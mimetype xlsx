--- v0 (2026-07-27)
+++ v1 (2026-11-01)
@@ -452,51 +452,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C5009"/>
+  <dimension ref="A1:C2013"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -525,60042 +525,24090 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1000х288х4 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>18040 ₽/шт.</t>
+          <t>8000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1000х288х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>18637 ₽/шт.</t>
+          <t>7996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1000х288х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>18301 ₽/шт.</t>
+          <t>7997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1000х500х4 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>18423 ₽/шт.</t>
+          <t>7973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1000х500х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>18230 ₽/шт.</t>
+          <t>7974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1000х500х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>18128 ₽/шт.</t>
+          <t>7966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1000х866х4 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>18548 ₽/шт.</t>
+          <t>7925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1000х866х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>18866 ₽/шт.</t>
+          <t>7920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1000х866х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>18405 ₽/шт.</t>
+          <t>7920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1020х294х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>18581 ₽/шт.</t>
+          <t>8396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1020х510х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>18424 ₽/шт.</t>
+          <t>8384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х4 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1020х883х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>18151 ₽/шт.</t>
+          <t>8382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1120х323х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>18697 ₽/шт.</t>
+          <t>8499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1120х560х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>18485 ₽/шт.</t>
+          <t>8483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1120х970х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>18171 ₽/шт.</t>
+          <t>8482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1200х1039х4 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>18543 ₽/шт.</t>
+          <t>8633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1200х1039х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>18018 ₽/шт.</t>
+          <t>8633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1200х1039х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>18406 ₽/шт.</t>
+          <t>8635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1200х346х4 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>18716 ₽/шт.</t>
+          <t>8673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1200х346х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>18321 ₽/шт.</t>
+          <t>8668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1200х346х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>18472 ₽/шт.</t>
+          <t>8672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1200х600х4 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>18602 ₽/шт.</t>
+          <t>8661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1200х600х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>18551 ₽/шт.</t>
+          <t>8664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х6 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1200х600х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>18981 ₽/шт.</t>
+          <t>8657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1220х1056х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>18904 ₽/шт.</t>
+          <t>9121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1220х352х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>18017 ₽/шт.</t>
+          <t>9132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1220х610х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>18089 ₽/шт.</t>
+          <t>9131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1320х1143х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>18735 ₽/шт.</t>
+          <t>9194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1320х381х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>18557 ₽/шт.</t>
+          <t>9219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1320х660х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>18938 ₽/шт.</t>
+          <t>9213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1400х1212х10 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>18571 ₽/шт.</t>
+          <t>9409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1400х1212х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>18344 ₽/шт.</t>
+          <t>9411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1400х1212х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>18939 ₽/шт.</t>
+          <t>9412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1400х404х4 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>18768 ₽/шт.</t>
+          <t>9477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1400х404х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>18331 ₽/шт.</t>
+          <t>9468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х288х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1400х404х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>18967 ₽/шт.</t>
+          <t>9470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1400х700х10 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>18081 ₽/шт.</t>
+          <t>9454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1400х700х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>18738 ₽/шт.</t>
+          <t>9460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1400х700х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>18991 ₽/шт.</t>
+          <t>9453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1420х1230х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>18382 ₽/шт.</t>
+          <t>9850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1420х410х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>18015 ₽/шт.</t>
+          <t>9859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1420х710х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>18320 ₽/шт.</t>
+          <t>9852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х1386х10 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>18523 ₽/шт.</t>
+          <t>10022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х1386х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>18431 ₽/шт.</t>
+          <t>10023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х1386х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>18671 ₽/шт.</t>
+          <t>10028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х182х10 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>18602 ₽/шт.</t>
+          <t>10088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х182х12 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>18906 ₽/шт.</t>
+          <t>10090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х4 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х182х14 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>18448 ₽/шт.</t>
+          <t>10103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х182х4 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>18007 ₽/шт.</t>
+          <t>10091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х182х6 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>18798 ₽/шт.</t>
+          <t>10084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х182х8 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>18404 ₽/шт.</t>
+          <t>10102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х462х10 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>18238 ₽/шт.</t>
+          <t>10076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х462х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>18490 ₽/шт.</t>
+          <t>10073 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х462х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>18680 ₽/шт.</t>
+          <t>10073 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х800х10 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>18451 ₽/шт.</t>
+          <t>10041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х800х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>18306 ₽/шт.</t>
+          <t>10043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1600х800х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>18315 ₽/шт.</t>
+          <t>10056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х1559х10 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>18086 ₽/шт.</t>
+          <t>10606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х1559х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>18770 ₽/шт.</t>
+          <t>10615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х6 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х1559х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>18953 ₽/шт.</t>
+          <t>10605 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х218х10 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>18699 ₽/шт.</t>
+          <t>10685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х218х12 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>18808 ₽/шт.</t>
+          <t>10694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х218х14 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>18506 ₽/шт.</t>
+          <t>10680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х218х4 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>18164 ₽/шт.</t>
+          <t>10681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х218х6 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>18067 ₽/шт.</t>
+          <t>10685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х218х8 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>18395 ₽/шт.</t>
+          <t>10678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х520х10 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>18669 ₽/шт.</t>
+          <t>10671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х520х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>18162 ₽/шт.</t>
+          <t>10660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х520х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>18928 ₽/шт.</t>
+          <t>10670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х900х10 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>18238 ₽/шт.</t>
+          <t>10629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х900х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>18543 ₽/шт.</t>
+          <t>10632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х500х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 1800х900х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>18324 ₽/шт.</t>
+          <t>10648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х1000х10 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>18538 ₽/шт.</t>
+          <t>11258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х1000х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>18477 ₽/шт.</t>
+          <t>11260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х1000х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>18132 ₽/шт.</t>
+          <t>11276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х1732х10 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>18113 ₽/шт.</t>
+          <t>11246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х1732х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>18346 ₽/шт.</t>
+          <t>11249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х1732х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>18029 ₽/шт.</t>
+          <t>11248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х255х10 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>18755 ₽/шт.</t>
+          <t>11302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х255х12 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>18521 ₽/шт.</t>
+          <t>11302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х255х14 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>18185 ₽/шт.</t>
+          <t>11331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х255х6 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>18451 ₽/шт.</t>
+          <t>11307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х255х8 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>18782 ₽/шт.</t>
+          <t>11328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х4 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х577х10 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>18862 ₽/шт.</t>
+          <t>11295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х577х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>18140 ₽/шт.</t>
+          <t>11297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2000х577х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>18532 ₽/шт.</t>
+          <t>11294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 219х109,5х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>18415 ₽/шт.</t>
+          <t>3326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 219х190х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>18927 ₽/шт.</t>
+          <t>3324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х1100х10 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>18991 ₽/шт.</t>
+          <t>12008 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х1100х12 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>18641 ₽/шт.</t>
+          <t>12015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х1100х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>18869 ₽/шт.</t>
+          <t>12004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х1905х10 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>18955 ₽/шт.</t>
+          <t>11970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х1905х12 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>18181 ₽/шт.</t>
+          <t>11963 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х1905х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>18082 ₽/шт.</t>
+          <t>11959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х291х10 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>18643 ₽/шт.</t>
+          <t>12039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х6 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х291х12 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>18250 ₽/шт.</t>
+          <t>12032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х291х14 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>18202 ₽/шт.</t>
+          <t>12027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х291х6 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>18091 ₽/шт.</t>
+          <t>12035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х291х8 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>18626 ₽/шт.</t>
+          <t>12031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х635х10 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>18174 ₽/шт.</t>
+          <t>12021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х635х12 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>18438 ₽/шт.</t>
+          <t>12022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2200х635х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>18143 ₽/шт.</t>
+          <t>12021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х1200х10 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>18201 ₽/шт.</t>
+          <t>12568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х1200х12 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>18833 ₽/шт.</t>
+          <t>12577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х1200х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>18687 ₽/шт.</t>
+          <t>12570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х2078х10 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>18814 ₽/шт.</t>
+          <t>12541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х2078х12 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>18617 ₽/шт.</t>
+          <t>12549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1000х866х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х2078х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>18927 ₽/шт.</t>
+          <t>12545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х328х10 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>18279 ₽/шт.</t>
+          <t>12641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х328х12 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>18922 ₽/шт.</t>
+          <t>12619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х328х14 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>18345 ₽/шт.</t>
+          <t>12638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х328х6 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>18487 ₽/шт.</t>
+          <t>12636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х328х8 мм 140° ГОСТ 12621-78</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>18823 ₽/шт.</t>
+          <t>12623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х692х10 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>18121 ₽/шт.</t>
+          <t>12609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х692х12 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>18192 ₽/шт.</t>
+          <t>12603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 2400х692х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>18548 ₽/шт.</t>
+          <t>12592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 273х136,5х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>18085 ₽/шт.</t>
+          <t>3617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 273х236х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>18330 ₽/шт.</t>
+          <t>3614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 325х162,5х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>18694 ₽/шт.</t>
+          <t>3925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х4 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 325х281х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>18575 ₽/шт.</t>
+          <t>3919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 377х188,5х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>18355 ₽/шт.</t>
+          <t>4291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 377х326х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>18912 ₽/шт.</t>
+          <t>4287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 400х115х3 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>18840 ₽/шт.</t>
+          <t>4636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 400х115х4 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>18723 ₽/шт.</t>
+          <t>4632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 400х115х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>18924 ₽/шт.</t>
+          <t>4637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 400х200х3 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>18069 ₽/шт.</t>
+          <t>4616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 400х200х4 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>18362 ₽/шт.</t>
+          <t>4618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 400х346х3 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>18442 ₽/шт.</t>
+          <t>4592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 400х346х4 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>18751 ₽/шт.</t>
+          <t>4592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 426х123х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>18155 ₽/шт.</t>
+          <t>4870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 426х213х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>18551 ₽/шт.</t>
+          <t>4863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х6 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 426х369х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>18283 ₽/шт.</t>
+          <t>4863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 480х138х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>18338 ₽/шт.</t>
+          <t>5111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 480х240х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>18328 ₽/шт.</t>
+          <t>5103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 480х415х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>18165 ₽/шт.</t>
+          <t>5101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 500х144х3 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>18638 ₽/шт.</t>
+          <t>5317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 500х144х4 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>18144 ₽/шт.</t>
+          <t>5319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 500х144х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>18686 ₽/шт.</t>
+          <t>5326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 500х250х3 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>18205 ₽/шт.</t>
+          <t>5294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 500х250х4 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>18051 ₽/шт.</t>
+          <t>5290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 500х250х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>18642 ₽/шт.</t>
+          <t>5298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 500х433х3 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>18599 ₽/шт.</t>
+          <t>5266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 500х433х4 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>18048 ₽/шт.</t>
+          <t>5270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х1039х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 500х433х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>18652 ₽/шт.</t>
+          <t>5275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 530х153х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>18047 ₽/шт.</t>
+          <t>5601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 530х265х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>18451 ₽/шт.</t>
+          <t>5595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 530х459х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>18675 ₽/шт.</t>
+          <t>5583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 600х173х4 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>18197 ₽/шт.</t>
+          <t>5846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 600х173х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>18459 ₽/шт.</t>
+          <t>5850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 600х173х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>18455 ₽/шт.</t>
+          <t>5855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 600х300х3 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>18352 ₽/шт.</t>
+          <t>5822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 600х300х4 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>18378 ₽/шт.</t>
+          <t>5820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 600х300х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>18572 ₽/шт.</t>
+          <t>5823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 600х520х3 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>18403 ₽/шт.</t>
+          <t>5815 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 600х520х4 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>18469 ₽/шт.</t>
+          <t>5808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х4 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 600х520х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>18926 ₽/шт.</t>
+          <t>5813 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 630х181х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>18613 ₽/шт.</t>
+          <t>6151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 630х315х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>18067 ₽/шт.</t>
+          <t>6144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 630х546х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>18734 ₽/шт.</t>
+          <t>6141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 700х202х4 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>18423 ₽/шт.</t>
+          <t>6414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 700х202х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>18440 ₽/шт.</t>
+          <t>6403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 700х202х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>18441 ₽/шт.</t>
+          <t>6412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 700х350х4 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>18625 ₽/шт.</t>
+          <t>6385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 700х350х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>18178 ₽/шт.</t>
+          <t>6380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 700х350х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>18437 ₽/шт.</t>
+          <t>6393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 700х606х4 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>18269 ₽/шт.</t>
+          <t>6351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 700х606х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>18148 ₽/шт.</t>
+          <t>6350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х6 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 700х606х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>18878 ₽/шт.</t>
+          <t>6354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 720х207х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>18627 ₽/шт.</t>
+          <t>6702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 720х360х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>18192 ₽/шт.</t>
+          <t>6701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 720х624х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>18066 ₽/шт.</t>
+          <t>6700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 800х230х4 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>18763 ₽/шт.</t>
+          <t>6996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 800х230х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>18450 ₽/шт.</t>
+          <t>6998 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 800х230х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>18657 ₽/шт.</t>
+          <t>6996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 800х400х4 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>18982 ₽/шт.</t>
+          <t>6986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 800х400х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>18836 ₽/шт.</t>
+          <t>6989 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 800х400х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>18340 ₽/шт.</t>
+          <t>6990 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 800х692х4 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>18086 ₽/шт.</t>
+          <t>6967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 800х692х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>18092 ₽/шт.</t>
+          <t>6973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х346х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 800х692х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>18219 ₽/шт.</t>
+          <t>6971 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 820х237х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>18010 ₽/шт.</t>
+          <t>7340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 820х410х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>18261 ₽/шт.</t>
+          <t>7337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 820х710х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>18367 ₽/шт.</t>
+          <t>7334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 900х260х4 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>18096 ₽/шт.</t>
+          <t>7493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 900х260х6 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>18022 ₽/шт.</t>
+          <t>7501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 900х260х8 мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>18574 ₽/шт.</t>
+          <t>7497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 900х450х4 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>18501 ₽/шт.</t>
+          <t>7470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 900х450х6 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>18326 ₽/шт.</t>
+          <t>7473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 900х450х8 мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>18839 ₽/шт.</t>
+          <t>7473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 900х779х4 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>18618 ₽/шт.</t>
+          <t>7440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 900х779х6 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>18276 ₽/шт.</t>
+          <t>7446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х4 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 900х779х8 мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>18495 ₽/шт.</t>
+          <t>7436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 920х265х мм 120° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>18684 ₽/шт.</t>
+          <t>7778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 920х460х мм 90° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>18182 ₽/шт.</t>
+          <t>7776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище неотбортованное коническое 920х797х мм 60° ГОСТ 12620-78</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>18866 ₽/шт.</t>
+          <t>7775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>18040 ₽/шт.</t>
+          <t>7850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>18309 ₽/шт.</t>
+          <t>7872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х40х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>18925 ₽/шт.</t>
+          <t>7823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х40х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>18324 ₽/шт.</t>
+          <t>7898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х40х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>18034 ₽/шт.</t>
+          <t>7830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х40х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>18490 ₽/шт.</t>
+          <t>7884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х50х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>18485 ₽/шт.</t>
+          <t>7862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х50х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>18781 ₽/шт.</t>
+          <t>7886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х6 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х50х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>18727 ₽/шт.</t>
+          <t>7831 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х50х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>18120 ₽/шт.</t>
+          <t>7887 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х60х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>18359 ₽/шт.</t>
+          <t>7842 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х60х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>18909 ₽/шт.</t>
+          <t>7893 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х60х16 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>18394 ₽/шт.</t>
+          <t>7844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1000х60х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>18325 ₽/шт.</t>
+          <t>7894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х40х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>18555 ₽/шт.</t>
+          <t>8306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х40х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>18361 ₽/шт.</t>
+          <t>8336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х40х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>18576 ₽/шт.</t>
+          <t>8284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х40х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>18519 ₽/шт.</t>
+          <t>8313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х50х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>18767 ₽/шт.</t>
+          <t>8297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х50х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>18317 ₽/шт.</t>
+          <t>8314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1200х600х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х50х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>18847 ₽/шт.</t>
+          <t>8301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х50х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>18420 ₽/шт.</t>
+          <t>8320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х60х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>18470 ₽/шт.</t>
+          <t>8334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1020х60х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>18237 ₽/шт.</t>
+          <t>8335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х40х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>18546 ₽/шт.</t>
+          <t>8410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х40х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>18429 ₽/шт.</t>
+          <t>8463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х40х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>18161 ₽/шт.</t>
+          <t>8411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х40х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>18866 ₽/шт.</t>
+          <t>8439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х50х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>18878 ₽/шт.</t>
+          <t>8411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х50х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>18622 ₽/шт.</t>
+          <t>8452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х60х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>18175 ₽/шт.</t>
+          <t>8417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х60х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>18175 ₽/шт.</t>
+          <t>8454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х60х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>18842 ₽/шт.</t>
+          <t>8418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х60х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>18518 ₽/шт.</t>
+          <t>8434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1120х70х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>18237 ₽/шт.</t>
+          <t>8459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х40х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>18486 ₽/шт.</t>
+          <t>8535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х40х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>18269 ₽/шт.</t>
+          <t>8601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х50х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>18982 ₽/шт.</t>
+          <t>8556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х50х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>18401 ₽/шт.</t>
+          <t>8583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х50х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>18813 ₽/шт.</t>
+          <t>8531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х50х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>18458 ₽/шт.</t>
+          <t>8602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х60х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>18711 ₽/шт.</t>
+          <t>8560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х60х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>18620 ₽/шт.</t>
+          <t>8586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х60х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>18531 ₽/шт.</t>
+          <t>8538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х6 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х60х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>18188 ₽/шт.</t>
+          <t>8586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х70х16 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>18421 ₽/шт.</t>
+          <t>8551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х70х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>18012 ₽/шт.</t>
+          <t>8620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х70х18 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>18785 ₽/шт.</t>
+          <t>8552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1200х70х18 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>18390 ₽/шт.</t>
+          <t>8600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х40х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>18870 ₽/шт.</t>
+          <t>9045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х40х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>18344 ₽/шт.</t>
+          <t>9095 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х50х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>18081 ₽/шт.</t>
+          <t>9059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х50х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>18281 ₽/шт.</t>
+          <t>9085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х50х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>18229 ₽/шт.</t>
+          <t>9078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х50х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>18489 ₽/шт.</t>
+          <t>9083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х60х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>18567 ₽/шт.</t>
+          <t>9043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х1212х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х60х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>18056 ₽/шт.</t>
+          <t>9092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х60х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>18384 ₽/шт.</t>
+          <t>9044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х60х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>18657 ₽/шт.</t>
+          <t>9087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1220х70х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>18232 ₽/шт.</t>
+          <t>9096 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х50х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>18121 ₽/шт.</t>
+          <t>9151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х50х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>18597 ₽/шт.</t>
+          <t>9168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х50х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>18174 ₽/шт.</t>
+          <t>9155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х50х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>18908 ₽/шт.</t>
+          <t>9175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х50х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>18725 ₽/шт.</t>
+          <t>9158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х50х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>18867 ₽/шт.</t>
+          <t>9166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х60х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>18843 ₽/шт.</t>
+          <t>9158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х60х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>18248 ₽/шт.</t>
+          <t>9169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х4 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х70х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>18246 ₽/шт.</t>
+          <t>9161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х70х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>18179 ₽/шт.</t>
+          <t>9171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1320х70х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>18452 ₽/шт.</t>
+          <t>9166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х50х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>18500 ₽/шт.</t>
+          <t>9243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х50х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>18157 ₽/шт.</t>
+          <t>9303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х50х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>18703 ₽/шт.</t>
+          <t>9243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х50х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>18759 ₽/шт.</t>
+          <t>9391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х60х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>18724 ₽/шт.</t>
+          <t>9248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х60х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>18009 ₽/шт.</t>
+          <t>9308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х60х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>18647 ₽/шт.</t>
+          <t>9262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х60х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>18738 ₽/шт.</t>
+          <t>9313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х70х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>18283 ₽/шт.</t>
+          <t>9275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х6 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х70х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>18602 ₽/шт.</t>
+          <t>9319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х70х16 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>18211 ₽/шт.</t>
+          <t>9283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х70х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>18004 ₽/шт.</t>
+          <t>9323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х80х18 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>18520 ₽/шт.</t>
+          <t>9255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х80х18 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>18257 ₽/шт.</t>
+          <t>9348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х80х20 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>19000 ₽/шт.</t>
+          <t>9261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1400х80х20 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>18238 ₽/шт.</t>
+          <t>9380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х50х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>18234 ₽/шт.</t>
+          <t>9765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х50х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>18268 ₽/шт.</t>
+          <t>9802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х50х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>18387 ₽/шт.</t>
+          <t>9759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х50х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>18197 ₽/шт.</t>
+          <t>9816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х60х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>18927 ₽/шт.</t>
+          <t>9766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х404х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х60х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>18647 ₽/шт.</t>
+          <t>9799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х60х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>18782 ₽/шт.</t>
+          <t>9775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х60х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>18212 ₽/шт.</t>
+          <t>9799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х70х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>18117 ₽/шт.</t>
+          <t>9761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х70х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>18964 ₽/шт.</t>
+          <t>9811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х70х16 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>18574 ₽/шт.</t>
+          <t>9765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1420х70х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>18277 ₽/шт.</t>
+          <t>9815 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х100х20 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>18024 ₽/шт.</t>
+          <t>9919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х100х20 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>18001 ₽/шт.</t>
+          <t>10012 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х100х22 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>18109 ₽/шт.</t>
+          <t>9878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х100х22 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>18308 ₽/шт.</t>
+          <t>9966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х100х25 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>18471 ₽/шт.</t>
+          <t>9926 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х100х25 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>18717 ₽/шт.</t>
+          <t>9968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х50х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>18584 ₽/шт.</t>
+          <t>9915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х50х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>18442 ₽/шт.</t>
+          <t>9961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х50х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>18168 ₽/шт.</t>
+          <t>9906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х50х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>18345 ₽/шт.</t>
+          <t>9964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х60х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>18626 ₽/шт.</t>
+          <t>9911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х60х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>18331 ₽/шт.</t>
+          <t>9952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х70х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>18097 ₽/шт.</t>
+          <t>9927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х70х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>18235 ₽/шт.</t>
+          <t>9997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х70х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>18479 ₽/шт.</t>
+          <t>9878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х70х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>18908 ₽/шт.</t>
+          <t>9954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х80х16 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>18908 ₽/шт.</t>
+          <t>9884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х6 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х80х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>18237 ₽/шт.</t>
+          <t>9958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х80х18 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>18693 ₽/шт.</t>
+          <t>9913 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1600х80х18 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>18391 ₽/шт.</t>
+          <t>9959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х100х18 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>18567 ₽/шт.</t>
+          <t>10546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х100х18 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>18935 ₽/шт.</t>
+          <t>10557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х100х20 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>18092 ₽/шт.</t>
+          <t>10462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х100х20 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>18127 ₽/шт.</t>
+          <t>10561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х100х22 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>18745 ₽/шт.</t>
+          <t>10498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х100х22 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>18903 ₽/шт.</t>
+          <t>10570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х100х25 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>18831 ₽/шт.</t>
+          <t>10506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х100х25 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>18657 ₽/шт.</t>
+          <t>10555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х50х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>18655 ₽/шт.</t>
+          <t>10487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1400х700х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х50х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>18555 ₽/шт.</t>
+          <t>10580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х50х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>18945 ₽/шт.</t>
+          <t>10552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х60х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>18777 ₽/шт.</t>
+          <t>10493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х60х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>18212 ₽/шт.</t>
+          <t>10576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х60х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>18836 ₽/шт.</t>
+          <t>10493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х70х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>18825 ₽/шт.</t>
+          <t>10510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х70х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>18451 ₽/шт.</t>
+          <t>10552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х70х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>18204 ₽/шт.</t>
+          <t>10554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х80х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>18850 ₽/шт.</t>
+          <t>10514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х80х16 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>18004 ₽/шт.</t>
+          <t>10515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 1800х80х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>18165 ₽/шт.</t>
+          <t>10575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х100х16 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>18344 ₽/шт.</t>
+          <t>11089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х100х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>18703 ₽/шт.</t>
+          <t>11154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х100х18 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>18262 ₽/шт.</t>
+          <t>11091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х100х18 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>18228 ₽/шт.</t>
+          <t>11164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х100х20 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>18664 ₽/шт.</t>
+          <t>11093 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х100х20 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>18167 ₽/шт.</t>
+          <t>11165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х100х22 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>18554 ₽/шт.</t>
+          <t>11093 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х100х22 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>18014 ₽/шт.</t>
+          <t>11218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х120х25 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>18772 ₽/шт.</t>
+          <t>11075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х120х25 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>18352 ₽/шт.</t>
+          <t>11171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х120х28 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>18121 ₽/шт.</t>
+          <t>11079 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х120х28 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>18336 ₽/шт.</t>
+          <t>11175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х120х30 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>18420 ₽/шт.</t>
+          <t>11081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х6 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х120х30 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>18689 ₽/шт.</t>
+          <t>11166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х50х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>18482 ₽/шт.</t>
+          <t>11070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х50х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>18933 ₽/шт.</t>
+          <t>11169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х60х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>18260 ₽/шт.</t>
+          <t>11126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х60х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>18859 ₽/шт.</t>
+          <t>11169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х70х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>18749 ₽/шт.</t>
+          <t>11100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х70х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>18259 ₽/шт.</t>
+          <t>11198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х70х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>18399 ₽/шт.</t>
+          <t>11110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х70х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>18848 ₽/шт.</t>
+          <t>11154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х80х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>18189 ₽/шт.</t>
+          <t>11116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 2000х80х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>18643 ₽/шт.</t>
+          <t>11202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 219х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>18879 ₽/шт.</t>
+          <t>3286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х1386х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 219х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>18447 ₽/шт.</t>
+          <t>3318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 219х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>18006 ₽/шт.</t>
+          <t>3279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 219х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>18261 ₽/шт.</t>
+          <t>3310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 219х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>18834 ₽/шт.</t>
+          <t>3279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 219х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>18140 ₽/шт.</t>
+          <t>3312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х100х16 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>18699 ₽/шт.</t>
+          <t>11768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х100х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>18379 ₽/шт.</t>
+          <t>11885 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х100х18 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>18427 ₽/шт.</t>
+          <t>11731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х100х18 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>18648 ₽/шт.</t>
+          <t>11873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х100х20 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>18721 ₽/шт.</t>
+          <t>11752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х100х20 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>18914 ₽/шт.</t>
+          <t>11873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х100х22 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>18632 ₽/шт.</t>
+          <t>11799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х120х22 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>18980 ₽/шт.</t>
+          <t>11934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х120х25 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>18201 ₽/шт.</t>
+          <t>11742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х120х25 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>18610 ₽/шт.</t>
+          <t>11878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х120х28 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>18034 ₽/шт.</t>
+          <t>11746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х120х28 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>18320 ₽/шт.</t>
+          <t>11924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х120х30 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>18240 ₽/шт.</t>
+          <t>11737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х120х30 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>18975 ₽/шт.</t>
+          <t>11931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х60х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>18869 ₽/шт.</t>
+          <t>11775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х60х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>18745 ₽/шт.</t>
+          <t>11854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х70х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>18770 ₽/шт.</t>
+          <t>11789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х70х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>18379 ₽/шт.</t>
+          <t>11856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х80х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>18108 ₽/шт.</t>
+          <t>11793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х80х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>18052 ₽/шт.</t>
+          <t>11866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х80х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>18442 ₽/шт.</t>
+          <t>11758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2200х80х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>18406 ₽/шт.</t>
+          <t>11883 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х100х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>18335 ₽/шт.</t>
+          <t>12392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х100х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>18260 ₽/шт.</t>
+          <t>12471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х100х16 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>18398 ₽/шт.</t>
+          <t>12398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х100х16 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>18654 ₽/шт.</t>
+          <t>12473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х100х18 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>18277 ₽/шт.</t>
+          <t>12410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х100х18 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>18428 ₽/шт.</t>
+          <t>12477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х120х20 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>18771 ₽/шт.</t>
+          <t>12423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х120х20 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>18786 ₽/шт.</t>
+          <t>12536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х120х22 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>18145 ₽/шт.</t>
+          <t>12423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х14 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х120х22 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>18628 ₽/шт.</t>
+          <t>12477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х120х25 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>18602 ₽/шт.</t>
+          <t>12457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х120х25 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>18589 ₽/шт.</t>
+          <t>12482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х120х28 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>18846 ₽/шт.</t>
+          <t>12427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х120х28 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>18567 ₽/шт.</t>
+          <t>12489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х60х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>18399 ₽/шт.</t>
+          <t>12410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х60х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>18585 ₽/шт.</t>
+          <t>12500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х70х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>18368 ₽/шт.</t>
+          <t>12436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х70х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>18167 ₽/шт.</t>
+          <t>12503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х80х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>18856 ₽/шт.</t>
+          <t>12385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 2400х80х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>18782 ₽/шт.</t>
+          <t>12505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 273х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>18626 ₽/шт.</t>
+          <t>3575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х4 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 273х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>18962 ₽/шт.</t>
+          <t>3592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 273х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>18395 ₽/шт.</t>
+          <t>3579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 273х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>18761 ₽/шт.</t>
+          <t>3593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 273х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>18865 ₽/шт.</t>
+          <t>3569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 273х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>18280 ₽/шт.</t>
+          <t>3601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 325х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>18978 ₽/шт.</t>
+          <t>3888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 325х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>18344 ₽/шт.</t>
+          <t>3903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 325х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>18883 ₽/шт.</t>
+          <t>3890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 325х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>18129 ₽/шт.</t>
+          <t>3904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 325х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>18633 ₽/шт.</t>
+          <t>3876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 325х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>18184 ₽/шт.</t>
+          <t>3906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 377х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>18036 ₽/шт.</t>
+          <t>4260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х6 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 377х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>18032 ₽/шт.</t>
+          <t>4274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 377х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>18488 ₽/шт.</t>
+          <t>4269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 377х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>18655 ₽/шт.</t>
+          <t>4275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 377х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>18583 ₽/шт.</t>
+          <t>4271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 377х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>18741 ₽/шт.</t>
+          <t>4280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 400х30х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>18825 ₽/шт.</t>
+          <t>4508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 400х30х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>18228 ₽/шт.</t>
+          <t>4551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 400х30х3 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>18300 ₽/шт.</t>
+          <t>4522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 400х30х3 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>18309 ₽/шт.</t>
+          <t>4552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 400х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>18111 ₽/шт.</t>
+          <t>4527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 400х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>18854 ₽/шт.</t>
+          <t>4554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 400х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>18533 ₽/шт.</t>
+          <t>4505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х182х8 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное коническое 400х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>18980 ₽/шт.</t>
+          <t>4558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 400х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>18339 ₽/шт.</t>
+          <t>4508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 400х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>18436 ₽/шт.</t>
+          <t>4550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 426х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>18372 ₽/шт.</t>
+          <t>4820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 426х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>18520 ₽/шт.</t>
+          <t>4845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 426х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>18532 ₽/шт.</t>
+          <t>4821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 426х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>18317 ₽/шт.</t>
+          <t>4842 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 426х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>18125 ₽/шт.</t>
+          <t>4824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 426х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>18331 ₽/шт.</t>
+          <t>4843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 480х30х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>18005 ₽/шт.</t>
+          <t>5085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 480х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>18371 ₽/шт.</t>
+          <t>5067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 480х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>18149 ₽/шт.</t>
+          <t>5087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х10 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 480х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>18571 ₽/шт.</t>
+          <t>5063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 480х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>18228 ₽/шт.</t>
+          <t>5083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 480х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>18534 ₽/шт.</t>
+          <t>5057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 480х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>18460 ₽/шт.</t>
+          <t>5083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х30х3 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>18931 ₽/шт.</t>
+          <t>5196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х30х3 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>18867 ₽/шт.</t>
+          <t>5220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>18751 ₽/шт.</t>
+          <t>5196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>18736 ₽/шт.</t>
+          <t>5252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>18135 ₽/шт.</t>
+          <t>5197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>18148 ₽/шт.</t>
+          <t>5221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>18535 ₽/шт.</t>
+          <t>5188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>18452 ₽/шт.</t>
+          <t>5233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х6 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х40х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>18339 ₽/шт.</t>
+          <t>5190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 500х40х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>18066 ₽/шт.</t>
+          <t>5235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 530х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>18890 ₽/шт.</t>
+          <t>5535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 530х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>18968 ₽/шт.</t>
+          <t>5572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 530х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>18630 ₽/шт.</t>
+          <t>5540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 530х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>18365 ₽/шт.</t>
+          <t>5572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 530х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>18232 ₽/шт.</t>
+          <t>5540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 530х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>18378 ₽/шт.</t>
+          <t>5564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 530х40х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>18633 ₽/шт.</t>
+          <t>5567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>18443 ₽/шт.</t>
+          <t>5742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>18080 ₽/шт.</t>
+          <t>5782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>18844 ₽/шт.</t>
+          <t>5743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х462х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>18193 ₽/шт.</t>
+          <t>5782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>18016 ₽/шт.</t>
+          <t>5750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>18614 ₽/шт.</t>
+          <t>5770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х40х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>18481 ₽/шт.</t>
+          <t>5750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х40х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>18036 ₽/шт.</t>
+          <t>5773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х40х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>18708 ₽/шт.</t>
+          <t>5757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 600х40х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>18502 ₽/шт.</t>
+          <t>5777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 630х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>18619 ₽/шт.</t>
+          <t>6065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 630х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>18857 ₽/шт.</t>
+          <t>6078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 630х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>18486 ₽/шт.</t>
+          <t>6067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 630х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>18467 ₽/шт.</t>
+          <t>6099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 630х30х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>18367 ₽/шт.</t>
+          <t>6066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 630х30х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>18646 ₽/шт.</t>
+          <t>6122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 630х40х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>18285 ₽/шт.</t>
+          <t>6101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>18341 ₽/шт.</t>
+          <t>6313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>18050 ₽/шт.</t>
+          <t>6327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>18245 ₽/шт.</t>
+          <t>6310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>18719 ₽/шт.</t>
+          <t>6333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х40х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>18269 ₽/шт.</t>
+          <t>6300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х40х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>18546 ₽/шт.</t>
+          <t>6324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х40х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>18423 ₽/шт.</t>
+          <t>6312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х40х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>18129 ₽/шт.</t>
+          <t>6328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х50х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>18328 ₽/шт.</t>
+          <t>6302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 700х50х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>18853 ₽/шт.</t>
+          <t>6331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х6 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 720х40х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>18088 ₽/шт.</t>
+          <t>6654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 720х40х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>18501 ₽/шт.</t>
+          <t>6687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 720х40х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>18623 ₽/шт.</t>
+          <t>6656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 720х40х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>18037 ₽/шт.</t>
+          <t>6683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 720х40х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>18175 ₽/шт.</t>
+          <t>6652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 720х40х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>18832 ₽/шт.</t>
+          <t>6685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 720х50х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>18468 ₽/шт.</t>
+          <t>6655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 720х50х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>18656 ₽/шт.</t>
+          <t>6681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>18738 ₽/шт.</t>
+          <t>6903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>18128 ₽/шт.</t>
+          <t>6954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>18051 ₽/шт.</t>
+          <t>6901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>18947 ₽/шт.</t>
+          <t>6935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1600х800х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х40х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>18226 ₽/шт.</t>
+          <t>6902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х40х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>18916 ₽/шт.</t>
+          <t>6948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х40х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>18273 ₽/шт.</t>
+          <t>6902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х40х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>18093 ₽/шт.</t>
+          <t>6942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х50х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>18887 ₽/шт.</t>
+          <t>6905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х50х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>18598 ₽/шт.</t>
+          <t>6924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х50х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>18130 ₽/шт.</t>
+          <t>6906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 800х50х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>18527 ₽/шт.</t>
+          <t>6959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 820х40х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>18887 ₽/шт.</t>
+          <t>7278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 820х40х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>18125 ₽/шт.</t>
+          <t>7310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 820х40х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>18363 ₽/шт.</t>
+          <t>7283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 820х40х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>18907 ₽/шт.</t>
+          <t>7312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 820х50х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>18540 ₽/шт.</t>
+          <t>7279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 820х50х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>18438 ₽/шт.</t>
+          <t>7314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 820х50х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>18177 ₽/шт.</t>
+          <t>7279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 820х50х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>18861 ₽/шт.</t>
+          <t>7314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х30х4 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>18569 ₽/шт.</t>
+          <t>7365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х30х4 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>18250 ₽/шт.</t>
+          <t>7398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х30х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>18242 ₽/шт.</t>
+          <t>7361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х30х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>18072 ₽/шт.</t>
+          <t>7420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х40х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>18846 ₽/шт.</t>
+          <t>7361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х40х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>18644 ₽/шт.</t>
+          <t>7408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х50х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>18119 ₽/шт.</t>
+          <t>7363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х50х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>18910 ₽/шт.</t>
+          <t>7414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х6 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х50х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>18052 ₽/шт.</t>
+          <t>7358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х50х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>18812 ₽/шт.</t>
+          <t>7428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х60х14 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>18333 ₽/шт.</t>
+          <t>7366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 900х60х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>18680 ₽/шт.</t>
+          <t>7405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 920х40х6 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>18943 ₽/шт.</t>
+          <t>7708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 920х40х6 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>18446 ₽/шт.</t>
+          <t>7751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 920х40х8 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>18577 ₽/шт.</t>
+          <t>7723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 920х40х8 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>18176 ₽/шт.</t>
+          <t>7754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 920х50х10 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>18721 ₽/шт.</t>
+          <t>7729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 920х50х10 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>18752 ₽/шт.</t>
+          <t>7755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 920х50х12 мм 60° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>18212 ₽/шт.</t>
+          <t>7702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 920х50х12 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>18133 ₽/шт.</t>
+          <t>7747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х1559х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное коническое 920х60х14 мм 90° ГОСТ 12619-78</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>18495 ₽/шт.</t>
+          <t>7755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1000х30х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>18694 ₽/шт.</t>
+          <t>8005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1000х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>18269 ₽/шт.</t>
+          <t>8008 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1020х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>18050 ₽/шт.</t>
+          <t>8396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1020х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>18376 ₽/шт.</t>
+          <t>8396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1120х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>18098 ₽/шт.</t>
+          <t>8505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1120х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>18922 ₽/шт.</t>
+          <t>8505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1200х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>18521 ₽/шт.</t>
+          <t>8682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1200х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>18697 ₽/шт.</t>
+          <t>8683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1220х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>18802 ₽/шт.</t>
+          <t>9137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1220х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>18998 ₽/шт.</t>
+          <t>9137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1320х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>18731 ₽/шт.</t>
+          <t>9219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1320х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>18999 ₽/шт.</t>
+          <t>9222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1400х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>18883 ₽/шт.</t>
+          <t>9477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1400х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>18049 ₽/шт.</t>
+          <t>9479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1420х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>18378 ₽/шт.</t>
+          <t>9860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1420х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>18748 ₽/шт.</t>
+          <t>9859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1600х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>18529 ₽/шт.</t>
+          <t>10129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1600х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>18966 ₽/шт.</t>
+          <t>10124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1800х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>18393 ₽/шт.</t>
+          <t>10707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 1800х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>18665 ₽/шт.</t>
+          <t>10719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 2000х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>18552 ₽/шт.</t>
+          <t>11357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 2000х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>18077 ₽/шт.</t>
+          <t>11362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 219х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>18034 ₽/шт.</t>
+          <t>3330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 219х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>18106 ₽/шт.</t>
+          <t>3330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 2200х30х10 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>18709 ₽/шт.</t>
+          <t>12063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 2200х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>18524 ₽/шт.</t>
+          <t>12063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 2400х30х10 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>18237 ₽/шт.</t>
+          <t>12667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 2400х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>18970 ₽/шт.</t>
+          <t>12664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 273х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>18635 ₽/шт.</t>
+          <t>3618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 273х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>18464 ₽/шт.</t>
+          <t>3623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 325х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>18931 ₽/шт.</t>
+          <t>3926 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 325х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>18473 ₽/шт.</t>
+          <t>3932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 377х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>18447 ₽/шт.</t>
+          <t>4312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 377х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>18237 ₽/шт.</t>
+          <t>4311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 400х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>18243 ₽/шт.</t>
+          <t>4637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х14 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 400х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>18712 ₽/шт.</t>
+          <t>4637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 426х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>18480 ₽/шт.</t>
+          <t>4877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 426х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>18308 ₽/шт.</t>
+          <t>4880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 480х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>18545 ₽/шт.</t>
+          <t>5115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 480х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>18091 ₽/шт.</t>
+          <t>5115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 500х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>18041 ₽/шт.</t>
+          <t>5328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 500х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>18666 ₽/шт.</t>
+          <t>5328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 530х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>18647 ₽/шт.</t>
+          <t>5611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 530х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>18242 ₽/шт.</t>
+          <t>5613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 600х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>18392 ₽/шт.</t>
+          <t>5859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 600х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>18993 ₽/шт.</t>
+          <t>5866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 630х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>18467 ₽/шт.</t>
+          <t>6153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х4 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 630х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>18721 ₽/шт.</t>
+          <t>6152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 700х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>18564 ₽/шт.</t>
+          <t>6417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 700х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>18969 ₽/шт.</t>
+          <t>6415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 720х25х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>18897 ₽/шт.</t>
+          <t>6722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 720х25х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>18287 ₽/шт.</t>
+          <t>6709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 800х30х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>18460 ₽/шт.</t>
+          <t>7004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 800х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>18286 ₽/шт.</t>
+          <t>7009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 820х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>18275 ₽/шт.</t>
+          <t>7344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 820х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>18911 ₽/шт.</t>
+          <t>7345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 900х30х4 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>18468 ₽/шт.</t>
+          <t>7505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 900х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>18617 ₽/шт.</t>
+          <t>7501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 920х30х6 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>18494 ₽/шт.</t>
+          <t>7798 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х6 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное плоское 920х30х8 мм 30° ГОСТ 12622-78</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>18219 ₽/шт.</t>
+          <t>7781 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>18851 ₽/шт.</t>
+          <t>8047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>18469 ₽/шт.</t>
+          <t>8031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>18780 ₽/шт.</t>
+          <t>8039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>18584 ₽/шт.</t>
+          <t>8041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>18869 ₽/шт.</t>
+          <t>8100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>18334 ₽/шт.</t>
+          <t>8053 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>18840 ₽/шт.</t>
+          <t>8067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>18688 ₽/шт.</t>
+          <t>8050 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>18618 ₽/шт.</t>
+          <t>8056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>18084 ₽/шт.</t>
+          <t>8068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>18981 ₽/шт.</t>
+          <t>8052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х218х8 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>18832 ₽/шт.</t>
+          <t>8089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>18806 ₽/шт.</t>
+          <t>8061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>18150 ₽/шт.</t>
+          <t>8070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>18759 ₽/шт.</t>
+          <t>8077 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>18623 ₽/шт.</t>
+          <t>8096 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>18259 ₽/шт.</t>
+          <t>8082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>18500 ₽/шт.</t>
+          <t>8083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>18405 ₽/шт.</t>
+          <t>8085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>18325 ₽/шт.</t>
+          <t>8015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>18313 ₽/шт.</t>
+          <t>8013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х60х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>18402 ₽/шт.</t>
+          <t>8110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>18175 ₽/шт.</t>
+          <t>8111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х10 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х80х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>18198 ₽/шт.</t>
+          <t>8018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х80х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>18085 ₽/шт.</t>
+          <t>8026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1000х80х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>18312 ₽/шт.</t>
+          <t>8080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х100х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>18965 ₽/шт.</t>
+          <t>8758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>18516 ₽/шт.</t>
+          <t>8798 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>18958 ₽/шт.</t>
+          <t>8718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>18886 ₽/шт.</t>
+          <t>8720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>18782 ₽/шт.</t>
+          <t>8786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>18361 ₽/шт.</t>
+          <t>8792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>18361 ₽/шт.</t>
+          <t>8796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>18710 ₽/шт.</t>
+          <t>8800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>18334 ₽/шт.</t>
+          <t>8804 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х6 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>18032 ₽/шт.</t>
+          <t>8740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>18799 ₽/шт.</t>
+          <t>8725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>18091 ₽/шт.</t>
+          <t>8729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>18108 ₽/шт.</t>
+          <t>8781 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>18058 ₽/шт.</t>
+          <t>8763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>18244 ₽/шт.</t>
+          <t>8738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>18960 ₽/шт.</t>
+          <t>8745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>18290 ₽/шт.</t>
+          <t>8810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>18655 ₽/шт.</t>
+          <t>8750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>18301 ₽/шт.</t>
+          <t>8748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>18536 ₽/шт.</t>
+          <t>8747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х60х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>18174 ₽/шт.</t>
+          <t>8749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х520х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>18487 ₽/шт.</t>
+          <t>8763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>18419 ₽/шт.</t>
+          <t>8752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>18353 ₽/шт.</t>
+          <t>8761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х80х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>18056 ₽/шт.</t>
+          <t>8752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х80х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>18715 ₽/шт.</t>
+          <t>8817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1200х80х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>18519 ₽/шт.</t>
+          <t>8754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 133х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>18907 ₽/шт.</t>
+          <t>3012 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 133х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>18279 ₽/шт.</t>
+          <t>3016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 133х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>18877 ₽/шт.</t>
+          <t>3007 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 133х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>18450 ₽/шт.</t>
+          <t>3006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 133х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>18791 ₽/шт.</t>
+          <t>3022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 133х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>18677 ₽/шт.</t>
+          <t>3005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х100х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>18198 ₽/шт.</t>
+          <t>9538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>18217 ₽/шт.</t>
+          <t>9554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>18279 ₽/шт.</t>
+          <t>9534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>18846 ₽/шт.</t>
+          <t>9487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>18020 ₽/шт.</t>
+          <t>9540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>18278 ₽/шт.</t>
+          <t>9488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>18140 ₽/шт.</t>
+          <t>9487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>18621 ₽/шт.</t>
+          <t>9489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>18581 ₽/шт.</t>
+          <t>9492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>18461 ₽/шт.</t>
+          <t>9553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>18715 ₽/шт.</t>
+          <t>9502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>18819 ₽/шт.</t>
+          <t>9499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х6 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>18712 ₽/шт.</t>
+          <t>9503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>18949 ₽/шт.</t>
+          <t>9544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>18558 ₽/шт.</t>
+          <t>9497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>18158 ₽/шт.</t>
+          <t>9539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>18387 ₽/шт.</t>
+          <t>9505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>18069 ₽/шт.</t>
+          <t>9512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>18427 ₽/шт.</t>
+          <t>9544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>18412 ₽/шт.</t>
+          <t>9545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>18606 ₽/шт.</t>
+          <t>9515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>18809 ₽/шт.</t>
+          <t>9514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>18463 ₽/шт.</t>
+          <t>9521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>18372 ₽/шт.</t>
+          <t>9513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 1800х900х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>18855 ₽/шт.</t>
+          <t>9523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х80х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>18824 ₽/шт.</t>
+          <t>9559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1400х80х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>18399 ₽/шт.</t>
+          <t>9543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 159х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>18435 ₽/шт.</t>
+          <t>3082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 159х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>18968 ₽/шт.</t>
+          <t>3064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 159х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>18291 ₽/шт.</t>
+          <t>3080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 159х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>18091 ₽/шт.</t>
+          <t>3084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 159х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>18614 ₽/шт.</t>
+          <t>3065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 159х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>18230 ₽/шт.</t>
+          <t>3071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 159х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>18974 ₽/шт.</t>
+          <t>3064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 159х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>18538 ₽/шт.</t>
+          <t>3066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х100х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>18277 ₽/шт.</t>
+          <t>10209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>18002 ₽/шт.</t>
+          <t>10224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>18866 ₽/шт.</t>
+          <t>10209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>18010 ₽/шт.</t>
+          <t>10200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>18444 ₽/шт.</t>
+          <t>10211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>18597 ₽/шт.</t>
+          <t>10242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>18214 ₽/шт.</t>
+          <t>10137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>18321 ₽/шт.</t>
+          <t>10146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>18425 ₽/шт.</t>
+          <t>10226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>18122 ₽/шт.</t>
+          <t>10228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>18609 ₽/шт.</t>
+          <t>10220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>18942 ₽/шт.</t>
+          <t>10139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>18839 ₽/шт.</t>
+          <t>10222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х6 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>18767 ₽/шт.</t>
+          <t>10153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>18378 ₽/шт.</t>
+          <t>10151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>18606 ₽/шт.</t>
+          <t>10214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>18999 ₽/шт.</t>
+          <t>10246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>18654 ₽/шт.</t>
+          <t>10162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>18356 ₽/шт.</t>
+          <t>10152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>18764 ₽/шт.</t>
+          <t>10190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>18333 ₽/шт.</t>
+          <t>10172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>18594 ₽/шт.</t>
+          <t>10232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>18685 ₽/шт.</t>
+          <t>10189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>18968 ₽/шт.</t>
+          <t>10198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>18785 ₽/шт.</t>
+          <t>10191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1000х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>18395 ₽/шт.</t>
+          <t>10190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>18740 ₽/шт.</t>
+          <t>10204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1600х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>18494 ₽/шт.</t>
+          <t>10215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 168х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>18195 ₽/шт.</t>
+          <t>3206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 168х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>18616 ₽/шт.</t>
+          <t>3210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 168х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>18210 ₽/шт.</t>
+          <t>3209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 168х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>18792 ₽/шт.</t>
+          <t>3184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 168х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>18661 ₽/шт.</t>
+          <t>3191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 168х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>18449 ₽/шт.</t>
+          <t>3203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 168х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>18174 ₽/шт.</t>
+          <t>3206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 168х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>18856 ₽/шт.</t>
+          <t>3199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>18419 ₽/шт.</t>
+          <t>10849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>18477 ₽/шт.</t>
+          <t>10772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>18394 ₽/шт.</t>
+          <t>10776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>18992 ₽/шт.</t>
+          <t>10779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>18476 ₽/шт.</t>
+          <t>10763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>18483 ₽/шт.</t>
+          <t>10813 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>18838 ₽/шт.</t>
+          <t>10731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>18678 ₽/шт.</t>
+          <t>10743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>18933 ₽/шт.</t>
+          <t>10749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х40х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>18933 ₽/шт.</t>
+          <t>10726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>18481 ₽/шт.</t>
+          <t>10726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>18489 ₽/шт.</t>
+          <t>10747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>18099 ₽/шт.</t>
+          <t>10735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х6 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>18470 ₽/шт.</t>
+          <t>10758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>18127 ₽/шт.</t>
+          <t>10819 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>18422 ₽/шт.</t>
+          <t>10748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>18671 ₽/шт.</t>
+          <t>10783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>18498 ₽/шт.</t>
+          <t>10760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>18180 ₽/шт.</t>
+          <t>10759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>18568 ₽/шт.</t>
+          <t>10835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>18297 ₽/шт.</t>
+          <t>10801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>18502 ₽/шт.</t>
+          <t>10807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>18277 ₽/шт.</t>
+          <t>10760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>18844 ₽/шт.</t>
+          <t>10791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>18281 ₽/шт.</t>
+          <t>10801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х1732х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>18412 ₽/шт.</t>
+          <t>10772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 1800х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>18624 ₽/шт.</t>
+          <t>10849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х100х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>18567 ₽/шт.</t>
+          <t>11418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>18133 ₽/шт.</t>
+          <t>11415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>18523 ₽/шт.</t>
+          <t>11442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>18233 ₽/шт.</t>
+          <t>11431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>18913 ₽/шт.</t>
+          <t>11441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>18027 ₽/шт.</t>
+          <t>11442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>18890 ₽/шт.</t>
+          <t>11460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х120х120 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>18537 ₽/шт.</t>
+          <t>11454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х120х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>18796 ₽/шт.</t>
+          <t>11443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>18112 ₽/шт.</t>
+          <t>11382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>18240 ₽/шт.</t>
+          <t>11381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>18574 ₽/шт.</t>
+          <t>11390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х40х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>18743 ₽/шт.</t>
+          <t>11388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>18627 ₽/шт.</t>
+          <t>11380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>18723 ₽/шт.</t>
+          <t>11385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>18554 ₽/шт.</t>
+          <t>11466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>18355 ₽/шт.</t>
+          <t>11388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>18697 ₽/шт.</t>
+          <t>11393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>18314 ₽/шт.</t>
+          <t>11393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>18529 ₽/шт.</t>
+          <t>11461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>18734 ₽/шт.</t>
+          <t>11403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х80х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>18422 ₽/шт.</t>
+          <t>11414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х80х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>18079 ₽/шт.</t>
+          <t>11394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>18361 ₽/шт.</t>
+          <t>11468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>18194 ₽/шт.</t>
+          <t>11418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>18419 ₽/шт.</t>
+          <t>11415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>18846 ₽/шт.</t>
+          <t>11407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>18988 ₽/шт.</t>
+          <t>11418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2000х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>18089 ₽/шт.</t>
+          <t>11447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>18637 ₽/шт.</t>
+          <t>3375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>18001 ₽/шт.</t>
+          <t>3390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>18355 ₽/шт.</t>
+          <t>3382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>18793 ₽/шт.</t>
+          <t>3405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>18366 ₽/шт.</t>
+          <t>3394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х14 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>18745 ₽/шт.</t>
+          <t>3386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>18128 ₽/шт.</t>
+          <t>3402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>18794 ₽/шт.</t>
+          <t>3371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>18650 ₽/шт.</t>
+          <t>3370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 219х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>18746 ₽/шт.</t>
+          <t>3364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х100х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>18122 ₽/шт.</t>
+          <t>12114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х100х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>18132 ₽/шт.</t>
+          <t>12110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>18962 ₽/шт.</t>
+          <t>12115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>18861 ₽/шт.</t>
+          <t>12172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>18809 ₽/шт.</t>
+          <t>12130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>18205 ₽/шт.</t>
+          <t>12137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>18619 ₽/шт.</t>
+          <t>12139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х6 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х120х120 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>18774 ₽/шт.</t>
+          <t>12142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х120х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>18651 ₽/шт.</t>
+          <t>12118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х120х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>18953 ₽/шт.</t>
+          <t>12133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>18021 ₽/шт.</t>
+          <t>12178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>18944 ₽/шт.</t>
+          <t>12080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х60х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>18008 ₽/шт.</t>
+          <t>12081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х60х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>18621 ₽/шт.</t>
+          <t>12070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>18403 ₽/шт.</t>
+          <t>12072 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>18529 ₽/шт.</t>
+          <t>12083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>18218 ₽/шт.</t>
+          <t>12170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>18651 ₽/шт.</t>
+          <t>12096 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>18083 ₽/шт.</t>
+          <t>12163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х255х8 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>18901 ₽/шт.</t>
+          <t>12152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х80х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>18763 ₽/шт.</t>
+          <t>12097 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х80х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>18342 ₽/шт.</t>
+          <t>12083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х80х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>18970 ₽/шт.</t>
+          <t>12154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>18620 ₽/шт.</t>
+          <t>12158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>18580 ₽/шт.</t>
+          <t>12104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>18617 ₽/шт.</t>
+          <t>12113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>18099 ₽/шт.</t>
+          <t>12108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2200х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>18248 ₽/шт.</t>
+          <t>12167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х100х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>18488 ₽/шт.</t>
+          <t>12677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х100х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>18931 ₽/шт.</t>
+          <t>12765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х100х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>18435 ₽/шт.</t>
+          <t>12755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х10 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>18749 ₽/шт.</t>
+          <t>12763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>18831 ₽/шт.</t>
+          <t>12768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>18222 ₽/шт.</t>
+          <t>12773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>18067 ₽/шт.</t>
+          <t>12786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х120х120 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>18748 ₽/шт.</t>
+          <t>12774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х120х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>18070 ₽/шт.</t>
+          <t>12755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х120х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>18313 ₽/шт.</t>
+          <t>12779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х120х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>18259 ₽/шт.</t>
+          <t>12769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>18855 ₽/шт.</t>
+          <t>12810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>18827 ₽/шт.</t>
+          <t>12707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х60х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>18090 ₽/шт.</t>
+          <t>12714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х60х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>18067 ₽/шт.</t>
+          <t>12694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х6 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>18638 ₽/шт.</t>
+          <t>12728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>18689 ₽/шт.</t>
+          <t>12689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>18440 ₽/шт.</t>
+          <t>12689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>18786 ₽/шт.</t>
+          <t>12726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х80х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>18833 ₽/шт.</t>
+          <t>12747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х80х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>18040 ₽/шт.</t>
+          <t>12788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х80х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>18432 ₽/шт.</t>
+          <t>12672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х80х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>18347 ₽/шт.</t>
+          <t>12730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х80х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>18110 ₽/шт.</t>
+          <t>12747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>18949 ₽/шт.</t>
+          <t>12691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>18087 ₽/шт.</t>
+          <t>12745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>18385 ₽/шт.</t>
+          <t>12746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2000х577х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 2400х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>18636 ₽/шт.</t>
+          <t>12674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 250х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>18762 ₽/шт.</t>
+          <t>3477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 250х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>18618 ₽/шт.</t>
+          <t>3487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 250х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>18120 ₽/шт.</t>
+          <t>3497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 250х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>18399 ₽/шт.</t>
+          <t>3499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 250х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>18779 ₽/шт.</t>
+          <t>3492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 250х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>18180 ₽/шт.</t>
+          <t>3474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 250х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>18172 ₽/шт.</t>
+          <t>3476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 250х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>18472 ₽/шт.</t>
+          <t>3488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>18853 ₽/шт.</t>
+          <t>3683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>18030 ₽/шт.</t>
+          <t>3632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>18376 ₽/шт.</t>
+          <t>3645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>18630 ₽/шт.</t>
+          <t>3672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>18486 ₽/шт.</t>
+          <t>3679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>18116 ₽/шт.</t>
+          <t>3655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>18993 ₽/шт.</t>
+          <t>3625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>18531 ₽/шт.</t>
+          <t>3627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>18891 ₽/шт.</t>
+          <t>3632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 273х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>18031 ₽/шт.</t>
+          <t>3660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 300х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>18923 ₽/шт.</t>
+          <t>3781 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 300х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>18282 ₽/шт.</t>
+          <t>3770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 300х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>18333 ₽/шт.</t>
+          <t>3787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 300х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>18942 ₽/шт.</t>
+          <t>3784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 300х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>18435 ₽/шт.</t>
+          <t>3766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х12 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 300х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>18077 ₽/шт.</t>
+          <t>3780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 300х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>18071 ₽/шт.</t>
+          <t>3765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 300х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>18006 ₽/шт.</t>
+          <t>3769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>18140 ₽/шт.</t>
+          <t>3975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>18320 ₽/шт.</t>
+          <t>3954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>18053 ₽/шт.</t>
+          <t>3971 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>18918 ₽/шт.</t>
+          <t>4005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>18128 ₽/шт.</t>
+          <t>3966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>18954 ₽/шт.</t>
+          <t>3993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>18435 ₽/шт.</t>
+          <t>3989 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>18686 ₽/шт.</t>
+          <t>4014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>18377 ₽/шт.</t>
+          <t>3993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1100х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>18423 ₽/шт.</t>
+          <t>4011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>18608 ₽/шт.</t>
+          <t>3948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>18880 ₽/шт.</t>
+          <t>3964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 325х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>18335 ₽/шт.</t>
+          <t>3968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 350х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>18372 ₽/шт.</t>
+          <t>4168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 350х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>18259 ₽/шт.</t>
+          <t>4173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 350х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>18129 ₽/шт.</t>
+          <t>4176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 350х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>18507 ₽/шт.</t>
+          <t>4172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 350х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>18028 ₽/шт.</t>
+          <t>4155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 350х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>18619 ₽/шт.</t>
+          <t>4145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 350х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>18223 ₽/шт.</t>
+          <t>4166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 350х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>18835 ₽/шт.</t>
+          <t>4168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>18379 ₽/шт.</t>
+          <t>4321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>18546 ₽/шт.</t>
+          <t>4341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>18605 ₽/шт.</t>
+          <t>4328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>18028 ₽/шт.</t>
+          <t>4343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>18127 ₽/шт.</t>
+          <t>4343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>18282 ₽/шт.</t>
+          <t>4343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>18275 ₽/шт.</t>
+          <t>4338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>18266 ₽/шт.</t>
+          <t>4346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>18743 ₽/шт.</t>
+          <t>4354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>18205 ₽/шт.</t>
+          <t>4323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>18725 ₽/шт.</t>
+          <t>4356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>18729 ₽/шт.</t>
+          <t>4325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х12 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 377х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>18198 ₽/шт.</t>
+          <t>4324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>18118 ₽/шт.</t>
+          <t>4663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>18496 ₽/шт.</t>
+          <t>4659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>18066 ₽/шт.</t>
+          <t>4668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>18052 ₽/шт.</t>
+          <t>4674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>18258 ₽/шт.</t>
+          <t>4673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>18545 ₽/шт.</t>
+          <t>4682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>18113 ₽/шт.</t>
+          <t>4686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>18308 ₽/шт.</t>
+          <t>4682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>18392 ₽/шт.</t>
+          <t>4689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>18793 ₽/шт.</t>
+          <t>4696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>18748 ₽/шт.</t>
+          <t>4654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х1905х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>18609 ₽/шт.</t>
+          <t>4658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>18567 ₽/шт.</t>
+          <t>4665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>18258 ₽/шт.</t>
+          <t>4678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 400х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>18719 ₽/шт.</t>
+          <t>4685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>18119 ₽/шт.</t>
+          <t>4890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>18904 ₽/шт.</t>
+          <t>4944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>18282 ₽/шт.</t>
+          <t>4901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>18730 ₽/шт.</t>
+          <t>4888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>18591 ₽/шт.</t>
+          <t>4915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>18435 ₽/шт.</t>
+          <t>4939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>18542 ₽/шт.</t>
+          <t>4903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>18163 ₽/шт.</t>
+          <t>4945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>18170 ₽/шт.</t>
+          <t>4887 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>18366 ₽/шт.</t>
+          <t>4947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>18357 ₽/шт.</t>
+          <t>4921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>18753 ₽/шт.</t>
+          <t>4942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>18696 ₽/шт.</t>
+          <t>4940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 426х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>18609 ₽/шт.</t>
+          <t>4906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 480х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>18939 ₽/шт.</t>
+          <t>5133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 480х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>18184 ₽/шт.</t>
+          <t>5149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 480х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>18509 ₽/шт.</t>
+          <t>5133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 480х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>18978 ₽/шт.</t>
+          <t>5130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 480х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>18421 ₽/шт.</t>
+          <t>5125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 480х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>18967 ₽/шт.</t>
+          <t>5127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 480х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>18998 ₽/шт.</t>
+          <t>5132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>18150 ₽/шт.</t>
+          <t>5360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>18069 ₽/шт.</t>
+          <t>5362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>18737 ₽/шт.</t>
+          <t>5368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>18186 ₽/шт.</t>
+          <t>5367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>18838 ₽/шт.</t>
+          <t>5379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>18901 ₽/шт.</t>
+          <t>5418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>18712 ₽/шт.</t>
+          <t>5367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>18799 ₽/шт.</t>
+          <t>5347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>18420 ₽/шт.</t>
+          <t>5351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>18051 ₽/шт.</t>
+          <t>5415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>18774 ₽/шт.</t>
+          <t>5381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х14 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>18726 ₽/шт.</t>
+          <t>5405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>18225 ₽/шт.</t>
+          <t>5414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>18037 ₽/шт.</t>
+          <t>5388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>18588 ₽/шт.</t>
+          <t>5394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>18639 ₽/шт.</t>
+          <t>5416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 500х40х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>18246 ₽/шт.</t>
+          <t>5406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 530х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>18435 ₽/шт.</t>
+          <t>5646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 530х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>18764 ₽/шт.</t>
+          <t>5639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 530х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>18269 ₽/шт.</t>
+          <t>5643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 530х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>18961 ₽/шт.</t>
+          <t>5636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 530х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>18477 ₽/шт.</t>
+          <t>5654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 530х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>18667 ₽/шт.</t>
+          <t>5647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х6 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 530х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>18736 ₽/шт.</t>
+          <t>5642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 530х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>18666 ₽/шт.</t>
+          <t>5644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 530х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>18234 ₽/шт.</t>
+          <t>5649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>18075 ₽/шт.</t>
+          <t>5949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>18586 ₽/шт.</t>
+          <t>5898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>18751 ₽/шт.</t>
+          <t>5958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>18801 ₽/шт.</t>
+          <t>5901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>18250 ₽/шт.</t>
+          <t>5949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>18785 ₽/шт.</t>
+          <t>5889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>18572 ₽/шт.</t>
+          <t>5876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>18647 ₽/шт.</t>
+          <t>5882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>18695 ₽/шт.</t>
+          <t>5912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х291х8 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>18964 ₽/шт.</t>
+          <t>5908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>18002 ₽/шт.</t>
+          <t>5910 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>18896 ₽/шт.</t>
+          <t>5932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>18408 ₽/шт.</t>
+          <t>5947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>18891 ₽/шт.</t>
+          <t>5921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>18754 ₽/шт.</t>
+          <t>5934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>18710 ₽/шт.</t>
+          <t>5943 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>18683 ₽/шт.</t>
+          <t>5944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 600х40х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>18425 ₽/шт.</t>
+          <t>5946 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>18199 ₽/шт.</t>
+          <t>6186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>18948 ₽/шт.</t>
+          <t>6168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>18166 ₽/шт.</t>
+          <t>6195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х10 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>18729 ₽/шт.</t>
+          <t>6187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>18546 ₽/шт.</t>
+          <t>6167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>18087 ₽/шт.</t>
+          <t>6188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>18165 ₽/шт.</t>
+          <t>6174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>18518 ₽/шт.</t>
+          <t>6184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>18449 ₽/шт.</t>
+          <t>6200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>18560 ₽/шт.</t>
+          <t>6210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 630х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>18043 ₽/шт.</t>
+          <t>6210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>18003 ₽/шт.</t>
+          <t>6492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>18076 ₽/шт.</t>
+          <t>6422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>18332 ₽/шт.</t>
+          <t>6470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>18941 ₽/шт.</t>
+          <t>6425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х12 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>18980 ₽/шт.</t>
+          <t>6441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>18652 ₽/шт.</t>
+          <t>6429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>18850 ₽/шт.</t>
+          <t>6448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>18159 ₽/шт.</t>
+          <t>6476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>18016 ₽/шт.</t>
+          <t>6471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>18990 ₽/шт.</t>
+          <t>6451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>18415 ₽/шт.</t>
+          <t>6483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>18210 ₽/шт.</t>
+          <t>6476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>18373 ₽/шт.</t>
+          <t>6500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>18870 ₽/шт.</t>
+          <t>6487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>18457 ₽/шт.</t>
+          <t>6490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х40х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>18078 ₽/шт.</t>
+          <t>6485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2200х635х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 700х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>18319 ₽/шт.</t>
+          <t>6491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>18074 ₽/шт.</t>
+          <t>6777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>18286 ₽/шт.</t>
+          <t>6749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>18687 ₽/шт.</t>
+          <t>6776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>18893 ₽/шт.</t>
+          <t>6735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>18628 ₽/шт.</t>
+          <t>6738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>18259 ₽/шт.</t>
+          <t>6751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>18804 ₽/шт.</t>
+          <t>6772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>18560 ₽/шт.</t>
+          <t>6770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>18607 ₽/шт.</t>
+          <t>6728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>18691 ₽/шт.</t>
+          <t>6730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 720х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>18235 ₽/шт.</t>
+          <t>6773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>18086 ₽/шт.</t>
+          <t>7042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>18064 ₽/шт.</t>
+          <t>7103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>18991 ₽/шт.</t>
+          <t>7022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>18254 ₽/шт.</t>
+          <t>7024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>18518 ₽/шт.</t>
+          <t>7040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>18013 ₽/шт.</t>
+          <t>7031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>18533 ₽/шт.</t>
+          <t>7039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>18830 ₽/шт.</t>
+          <t>7044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>18543 ₽/шт.</t>
+          <t>7055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>18905 ₽/шт.</t>
+          <t>7043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>18788 ₽/шт.</t>
+          <t>7051 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>18881 ₽/шт.</t>
+          <t>7113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х12 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>18920 ₽/шт.</t>
+          <t>7097 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>18586 ₽/шт.</t>
+          <t>7087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>18884 ₽/шт.</t>
+          <t>7071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>18841 ₽/шт.</t>
+          <t>7052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>18912 ₽/шт.</t>
+          <t>7088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>18848 ₽/шт.</t>
+          <t>7115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>18232 ₽/шт.</t>
+          <t>7061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>18057 ₽/шт.</t>
+          <t>7085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х60х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>18383 ₽/шт.</t>
+          <t>7091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 800х60х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>18691 ₽/шт.</t>
+          <t>7097 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>18022 ₽/шт.</t>
+          <t>7520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>18730 ₽/шт.</t>
+          <t>7555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х1200х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>18757 ₽/шт.</t>
+          <t>7571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>18214 ₽/шт.</t>
+          <t>7575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>18479 ₽/шт.</t>
+          <t>7579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>18278 ₽/шт.</t>
+          <t>7516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>18880 ₽/шт.</t>
+          <t>7526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>18801 ₽/шт.</t>
+          <t>7528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>18512 ₽/шт.</t>
+          <t>7531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>18666 ₽/шт.</t>
+          <t>7527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>18782 ₽/шт.</t>
+          <t>7533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>18914 ₽/шт.</t>
+          <t>7550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>18855 ₽/шт.</t>
+          <t>7579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>18893 ₽/шт.</t>
+          <t>7533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для аппаратов 900х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>18275 ₽/шт.</t>
+          <t>7536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>18856 ₽/шт.</t>
+          <t>8219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>18626 ₽/шт.</t>
+          <t>8216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>18595 ₽/шт.</t>
+          <t>8217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>18745 ₽/шт.</t>
+          <t>8219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>18459 ₽/шт.</t>
+          <t>8277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>18907 ₽/шт.</t>
+          <t>8223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>18479 ₽/шт.</t>
+          <t>8241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>18669 ₽/шт.</t>
+          <t>8221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>18131 ₽/шт.</t>
+          <t>8223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>18819 ₽/шт.</t>
+          <t>8244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>18560 ₽/шт.</t>
+          <t>8222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х12 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>18430 ₽/шт.</t>
+          <t>8255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>18163 ₽/шт.</t>
+          <t>8235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>18183 ₽/шт.</t>
+          <t>8246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>18201 ₽/шт.</t>
+          <t>8246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>18590 ₽/шт.</t>
+          <t>8258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>18107 ₽/шт.</t>
+          <t>8252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>18730 ₽/шт.</t>
+          <t>8254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>18820 ₽/шт.</t>
+          <t>8254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>18992 ₽/шт.</t>
+          <t>8210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>18703 ₽/шт.</t>
+          <t>8207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х60х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>18904 ₽/шт.</t>
+          <t>8280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>18014 ₽/шт.</t>
+          <t>8284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х2078х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х80х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>18372 ₽/шт.</t>
+          <t>8211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х80х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>18755 ₽/шт.</t>
+          <t>8214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1000х80х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>18474 ₽/шт.</t>
+          <t>8247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х100х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>18029 ₽/шт.</t>
+          <t>8999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>18764 ₽/шт.</t>
+          <t>9018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>18113 ₽/шт.</t>
+          <t>8950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>18450 ₽/шт.</t>
+          <t>8954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>18970 ₽/шт.</t>
+          <t>9013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>18332 ₽/шт.</t>
+          <t>9015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>18471 ₽/шт.</t>
+          <t>9016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>18151 ₽/шт.</t>
+          <t>9021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>18506 ₽/шт.</t>
+          <t>9023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>18452 ₽/шт.</t>
+          <t>8973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>18615 ₽/шт.</t>
+          <t>8955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>18144 ₽/шт.</t>
+          <t>8967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>18430 ₽/шт.</t>
+          <t>9013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>18628 ₽/шт.</t>
+          <t>9009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>18887 ₽/шт.</t>
+          <t>8969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>18121 ₽/шт.</t>
+          <t>8974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>18647 ₽/шт.</t>
+          <t>9030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>18386 ₽/шт.</t>
+          <t>8986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>18676 ₽/шт.</t>
+          <t>8982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>18883 ₽/шт.</t>
+          <t>8979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х60х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>18282 ₽/шт.</t>
+          <t>8984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>18108 ₽/шт.</t>
+          <t>9005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>18062 ₽/шт.</t>
+          <t>8990 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>18529 ₽/шт.</t>
+          <t>9001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х80х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>18607 ₽/шт.</t>
+          <t>8992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х80х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>18539 ₽/шт.</t>
+          <t>9036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1200х80х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>18286 ₽/шт.</t>
+          <t>8995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 133х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>18959 ₽/шт.</t>
+          <t>3057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 133х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>18054 ₽/шт.</t>
+          <t>3059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 133х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>18969 ₽/шт.</t>
+          <t>3054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 133х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>18952 ₽/шт.</t>
+          <t>3044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 133х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>18472 ₽/шт.</t>
+          <t>3063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 133х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>18752 ₽/шт.</t>
+          <t>3044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х14 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х100х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>18936 ₽/шт.</t>
+          <t>9729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>18006 ₽/шт.</t>
+          <t>9752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>18830 ₽/шт.</t>
+          <t>9728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>18888 ₽/шт.</t>
+          <t>9678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>18268 ₽/шт.</t>
+          <t>9735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>18564 ₽/шт.</t>
+          <t>9681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>18902 ₽/шт.</t>
+          <t>9679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>18773 ₽/шт.</t>
+          <t>9681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>18375 ₽/шт.</t>
+          <t>9683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>18607 ₽/шт.</t>
+          <t>9746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>18724 ₽/шт.</t>
+          <t>9687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>18543 ₽/шт.</t>
+          <t>9687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х6 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>18007 ₽/шт.</t>
+          <t>9700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>18666 ₽/шт.</t>
+          <t>9739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>18801 ₽/шт.</t>
+          <t>9685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>18440 ₽/шт.</t>
+          <t>9731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>18895 ₽/шт.</t>
+          <t>9706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>18164 ₽/шт.</t>
+          <t>9713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>18475 ₽/шт.</t>
+          <t>9742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>18892 ₽/шт.</t>
+          <t>9744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>18865 ₽/шт.</t>
+          <t>9721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>18775 ₽/шт.</t>
+          <t>9718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>18707 ₽/шт.</t>
+          <t>9722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>18326 ₽/шт.</t>
+          <t>9713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х328х8 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>18215 ₽/шт.</t>
+          <t>9726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х80х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>18446 ₽/шт.</t>
+          <t>9753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1400х80х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>18631 ₽/шт.</t>
+          <t>9739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 159х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>18406 ₽/шт.</t>
+          <t>3173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 159х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>18050 ₽/шт.</t>
+          <t>3144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 159х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>18049 ₽/шт.</t>
+          <t>3172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 159х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>18683 ₽/шт.</t>
+          <t>3179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 159х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>18979 ₽/шт.</t>
+          <t>3151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 159х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>18489 ₽/шт.</t>
+          <t>3164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 159х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>18156 ₽/шт.</t>
+          <t>3140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 159х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>18375 ₽/шт.</t>
+          <t>3162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х100х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>18654 ₽/шт.</t>
+          <t>10415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х10 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>18814 ₽/шт.</t>
+          <t>10447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>18297 ₽/шт.</t>
+          <t>10411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>18814 ₽/шт.</t>
+          <t>10403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>18320 ₽/шт.</t>
+          <t>10416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>18492 ₽/шт.</t>
+          <t>10455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>18881 ₽/шт.</t>
+          <t>10377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>18684 ₽/шт.</t>
+          <t>10380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>18555 ₽/шт.</t>
+          <t>10448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>18146 ₽/шт.</t>
+          <t>10449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>18462 ₽/шт.</t>
+          <t>10445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>18991 ₽/шт.</t>
+          <t>10379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>18767 ₽/шт.</t>
+          <t>10447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х12 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>18865 ₽/шт.</t>
+          <t>10384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>18894 ₽/шт.</t>
+          <t>10380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>18962 ₽/шт.</t>
+          <t>10418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>18915 ₽/шт.</t>
+          <t>10461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>18142 ₽/шт.</t>
+          <t>10393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>18843 ₽/шт.</t>
+          <t>10382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>18679 ₽/шт.</t>
+          <t>10399 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>18839 ₽/шт.</t>
+          <t>10393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>18527 ₽/шт.</t>
+          <t>10450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>18087 ₽/шт.</t>
+          <t>10394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>18942 ₽/шт.</t>
+          <t>10402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>18634 ₽/шт.</t>
+          <t>10401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2400х692х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>18365 ₽/шт.</t>
+          <t>10396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>18979 ₽/шт.</t>
+          <t>10406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1600х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>18834 ₽/шт.</t>
+          <t>10444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 168х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>18092 ₽/шт.</t>
+          <t>3257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 168х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>18988 ₽/шт.</t>
+          <t>3276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 168х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>18403 ₽/шт.</t>
+          <t>3268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 168х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>18046 ₽/шт.</t>
+          <t>3245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 168х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>18426 ₽/шт.</t>
+          <t>3253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 168х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>18978 ₽/шт.</t>
+          <t>3256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 168х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>18185 ₽/шт.</t>
+          <t>3268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 168х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>18553 ₽/шт.</t>
+          <t>3255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>18426 ₽/шт.</t>
+          <t>11070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>18695 ₽/шт.</t>
+          <t>11032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>18008 ₽/шт.</t>
+          <t>11032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>18335 ₽/шт.</t>
+          <t>11033 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>18704 ₽/шт.</t>
+          <t>11018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>18428 ₽/шт.</t>
+          <t>11046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>18108 ₽/шт.</t>
+          <t>10974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>18390 ₽/шт.</t>
+          <t>10991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>18195 ₽/шт.</t>
+          <t>11005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х40х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>18083 ₽/шт.</t>
+          <t>10973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>18076 ₽/шт.</t>
+          <t>10974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>18778 ₽/шт.</t>
+          <t>10991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>18205 ₽/шт.</t>
+          <t>10987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х12 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>18505 ₽/шт.</t>
+          <t>11007 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>18148 ₽/шт.</t>
+          <t>11064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>18146 ₽/шт.</t>
+          <t>11005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>18685 ₽/шт.</t>
+          <t>11033 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>18902 ₽/шт.</t>
+          <t>11011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>18247 ₽/шт.</t>
+          <t>11010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>18977 ₽/шт.</t>
+          <t>11065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>18558 ₽/шт.</t>
+          <t>11042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>18658 ₽/шт.</t>
+          <t>11043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>18276 ₽/шт.</t>
+          <t>11014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>18361 ₽/шт.</t>
+          <t>11034 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>18670 ₽/шт.</t>
+          <t>11040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х1250х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>18805 ₽/шт.</t>
+          <t>11019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 1800х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>18691 ₽/шт.</t>
+          <t>11065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х100х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>18696 ₽/шт.</t>
+          <t>11687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>18210 ₽/шт.</t>
+          <t>11661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>18170 ₽/шт.</t>
+          <t>11701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>18536 ₽/шт.</t>
+          <t>11696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>18962 ₽/шт.</t>
+          <t>11699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>18889 ₽/шт.</t>
+          <t>11700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>18552 ₽/шт.</t>
+          <t>11709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х120х120 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>18032 ₽/шт.</t>
+          <t>11706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х120х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>18098 ₽/шт.</t>
+          <t>11705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>18812 ₽/шт.</t>
+          <t>11621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>18373 ₽/шт.</t>
+          <t>11618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>18762 ₽/шт.</t>
+          <t>11630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х40х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>18596 ₽/шт.</t>
+          <t>11628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>18682 ₽/шт.</t>
+          <t>11618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>18313 ₽/шт.</t>
+          <t>11624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>18717 ₽/шт.</t>
+          <t>11724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>18462 ₽/шт.</t>
+          <t>11627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>18065 ₽/шт.</t>
+          <t>11631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>18167 ₽/шт.</t>
+          <t>11630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>18955 ₽/шт.</t>
+          <t>11713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>18362 ₽/шт.</t>
+          <t>11638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х80х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>18107 ₽/шт.</t>
+          <t>11655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х12 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х80х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>18540 ₽/шт.</t>
+          <t>11634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>18052 ₽/шт.</t>
+          <t>11728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>18501 ₽/шт.</t>
+          <t>11666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>18208 ₽/шт.</t>
+          <t>11656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>18531 ₽/шт.</t>
+          <t>11652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>18854 ₽/шт.</t>
+          <t>11670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2000х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>18127 ₽/шт.</t>
+          <t>11706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>18328 ₽/шт.</t>
+          <t>3454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>18231 ₽/шт.</t>
+          <t>3466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>18162 ₽/шт.</t>
+          <t>3459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>18968 ₽/шт.</t>
+          <t>3474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>18560 ₽/шт.</t>
+          <t>3469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х2165х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>18084 ₽/шт.</t>
+          <t>3462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>18409 ₽/шт.</t>
+          <t>3471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>18295 ₽/шт.</t>
+          <t>3453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>18482 ₽/шт.</t>
+          <t>3452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 219х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>18177 ₽/шт.</t>
+          <t>3450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х100х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>18545 ₽/шт.</t>
+          <t>12312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х100х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>18081 ₽/шт.</t>
+          <t>12305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>18228 ₽/шт.</t>
+          <t>12314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>18790 ₽/шт.</t>
+          <t>12383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>18039 ₽/шт.</t>
+          <t>12338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>18531 ₽/шт.</t>
+          <t>12344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>18911 ₽/шт.</t>
+          <t>12346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х120х120 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>18724 ₽/шт.</t>
+          <t>12351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х120х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>18169 ₽/шт.</t>
+          <t>12318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х120х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>18474 ₽/шт.</t>
+          <t>12342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>18446 ₽/шт.</t>
+          <t>12385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>18402 ₽/шт.</t>
+          <t>12287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х60х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>18900 ₽/шт.</t>
+          <t>12287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х60х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>18625 ₽/шт.</t>
+          <t>12278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>18232 ₽/шт.</t>
+          <t>12279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>18968 ₽/шт.</t>
+          <t>12290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>18818 ₽/шт.</t>
+          <t>12381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>18011 ₽/шт.</t>
+          <t>12296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>18378 ₽/шт.</t>
+          <t>12370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>18277 ₽/шт.</t>
+          <t>12361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х80х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>18103 ₽/шт.</t>
+          <t>12297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х80х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>18979 ₽/шт.</t>
+          <t>12291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х80х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>18773 ₽/шт.</t>
+          <t>12370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>18694 ₽/шт.</t>
+          <t>12370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>18764 ₽/шт.</t>
+          <t>12300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>18831 ₽/шт.</t>
+          <t>12306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>18727 ₽/шт.</t>
+          <t>12300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2200х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>18288 ₽/шт.</t>
+          <t>12379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х100х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>18830 ₽/шт.</t>
+          <t>12949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х100х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>18877 ₽/шт.</t>
+          <t>12995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х100х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>18587 ₽/шт.</t>
+          <t>12986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х14 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>18225 ₽/шт.</t>
+          <t>12991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>18747 ₽/шт.</t>
+          <t>13004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>18258 ₽/шт.</t>
+          <t>13015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>18688 ₽/шт.</t>
+          <t>13020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х120х120 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>18867 ₽/шт.</t>
+          <t>13016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х120х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>18246 ₽/шт.</t>
+          <t>12991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х120х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>18198 ₽/шт.</t>
+          <t>13017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х120х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>18033 ₽/шт.</t>
+          <t>13011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>18465 ₽/шт.</t>
+          <t>13024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>18980 ₽/шт.</t>
+          <t>12965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х60х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>18459 ₽/шт.</t>
+          <t>12966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х60х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>18979 ₽/шт.</t>
+          <t>12964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х6 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>18607 ₽/шт.</t>
+          <t>12973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>18662 ₽/шт.</t>
+          <t>12961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>18882 ₽/шт.</t>
+          <t>12961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>18089 ₽/шт.</t>
+          <t>12970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х80х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>18658 ₽/шт.</t>
+          <t>12984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х80х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>18058 ₽/шт.</t>
+          <t>13023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х80х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>18101 ₽/шт.</t>
+          <t>12919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х80х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>18439 ₽/шт.</t>
+          <t>12974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х80х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>18179 ₽/шт.</t>
+          <t>12986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>18169 ₽/шт.</t>
+          <t>12964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>18649 ₽/шт.</t>
+          <t>12978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>18439 ₽/шт.</t>
+          <t>12984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х346х8 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 2400х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>18197 ₽/шт.</t>
+          <t>12947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 250х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>18470 ₽/шт.</t>
+          <t>3547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 250х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>18651 ₽/шт.</t>
+          <t>3551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 250х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>18572 ₽/шт.</t>
+          <t>3556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 250х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>18233 ₽/шт.</t>
+          <t>3558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 250х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>18870 ₽/шт.</t>
+          <t>3554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 250х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>18601 ₽/шт.</t>
+          <t>3542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 250х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>18612 ₽/шт.</t>
+          <t>3544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 250х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>18382 ₽/шт.</t>
+          <t>3552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>18585 ₽/шт.</t>
+          <t>3762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>18777 ₽/шт.</t>
+          <t>3732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>18093 ₽/шт.</t>
+          <t>3744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х10 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>18030 ₽/шт.</t>
+          <t>3752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>18406 ₽/шт.</t>
+          <t>3757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>18980 ₽/шт.</t>
+          <t>3748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>18065 ₽/шт.</t>
+          <t>3724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>18275 ₽/шт.</t>
+          <t>3729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>18111 ₽/шт.</t>
+          <t>3735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 273х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>18635 ₽/шт.</t>
+          <t>3751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 300х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>18688 ₽/шт.</t>
+          <t>3863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 300х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>18096 ₽/шт.</t>
+          <t>3859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 300х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>18930 ₽/шт.</t>
+          <t>3869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 300х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>18859 ₽/шт.</t>
+          <t>3863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 300х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>18447 ₽/шт.</t>
+          <t>3845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х12 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 300х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>18733 ₽/шт.</t>
+          <t>3861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 300х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>18002 ₽/шт.</t>
+          <t>3832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 300х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>18844 ₽/шт.</t>
+          <t>3856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>18940 ₽/шт.</t>
+          <t>4127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>18398 ₽/шт.</t>
+          <t>4095 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>18940 ₽/шт.</t>
+          <t>4126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>18456 ₽/шт.</t>
+          <t>4139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>18170 ₽/шт.</t>
+          <t>4120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>18414 ₽/шт.</t>
+          <t>4133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>18631 ₽/шт.</t>
+          <t>4129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>18120 ₽/шт.</t>
+          <t>4142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>18139 ₽/шт.</t>
+          <t>4138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2500х722х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>18817 ₽/шт.</t>
+          <t>4142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>18990 ₽/шт.</t>
+          <t>4091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>18470 ₽/шт.</t>
+          <t>4109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 325х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>18854 ₽/шт.</t>
+          <t>4122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 350х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>18519 ₽/шт.</t>
+          <t>4249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 350х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>18417 ₽/шт.</t>
+          <t>4255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 350х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>18830 ₽/шт.</t>
+          <t>4259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 350х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>18555 ₽/шт.</t>
+          <t>4250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 350х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>18857 ₽/шт.</t>
+          <t>4238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 350х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>18981 ₽/шт.</t>
+          <t>4237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 350х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>18623 ₽/шт.</t>
+          <t>4239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 350х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>18902 ₽/шт.</t>
+          <t>4239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>18660 ₽/шт.</t>
+          <t>4435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>18561 ₽/шт.</t>
+          <t>4468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>18580 ₽/шт.</t>
+          <t>4452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>18765 ₽/шт.</t>
+          <t>4484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>18798 ₽/шт.</t>
+          <t>4486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>18032 ₽/шт.</t>
+          <t>4484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>18453 ₽/шт.</t>
+          <t>4454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>18964 ₽/шт.</t>
+          <t>4487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>18379 ₽/шт.</t>
+          <t>4487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>18063 ₽/шт.</t>
+          <t>4437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>18198 ₽/шт.</t>
+          <t>4492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>18963 ₽/шт.</t>
+          <t>4444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х12 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 377х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>18805 ₽/шт.</t>
+          <t>4440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>18742 ₽/шт.</t>
+          <t>4780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>18177 ₽/шт.</t>
+          <t>4774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>18115 ₽/шт.</t>
+          <t>4787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>18894 ₽/шт.</t>
+          <t>4794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>18630 ₽/шт.</t>
+          <t>4794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>18664 ₽/шт.</t>
+          <t>4797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>18796 ₽/шт.</t>
+          <t>4811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>18237 ₽/шт.</t>
+          <t>4803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>18349 ₽/шт.</t>
+          <t>4814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>18729 ₽/шт.</t>
+          <t>4816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>18680 ₽/шт.</t>
+          <t>4769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х1300х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>18769 ₽/шт.</t>
+          <t>4770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>18665 ₽/шт.</t>
+          <t>4785 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>18432 ₽/шт.</t>
+          <t>4796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 400х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>18510 ₽/шт.</t>
+          <t>4807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>18918 ₽/шт.</t>
+          <t>5004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>18569 ₽/шт.</t>
+          <t>5030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>18658 ₽/шт.</t>
+          <t>5006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>18722 ₽/шт.</t>
+          <t>5004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>18955 ₽/шт.</t>
+          <t>5014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>18011 ₽/шт.</t>
+          <t>5028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>18590 ₽/шт.</t>
+          <t>5013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>18669 ₽/шт.</t>
+          <t>5036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>18018 ₽/шт.</t>
+          <t>5000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>18019 ₽/шт.</t>
+          <t>5056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>18220 ₽/шт.</t>
+          <t>5023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>18427 ₽/шт.</t>
+          <t>5029 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>18376 ₽/шт.</t>
+          <t>5028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 426х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>18294 ₽/шт.</t>
+          <t>5014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 480х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>18885 ₽/шт.</t>
+          <t>5184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 480х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>18299 ₽/шт.</t>
+          <t>5187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 480х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>18629 ₽/шт.</t>
+          <t>5180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 480х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>18280 ₽/шт.</t>
+          <t>5177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 480х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>18004 ₽/шт.</t>
+          <t>5174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 480х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>18227 ₽/шт.</t>
+          <t>5176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х12 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 480х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>18194 ₽/шт.</t>
+          <t>5180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>18495 ₽/шт.</t>
+          <t>5491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>18336 ₽/шт.</t>
+          <t>5492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>18297 ₽/шт.</t>
+          <t>5513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>18233 ₽/шт.</t>
+          <t>5502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>18443 ₽/шт.</t>
+          <t>5516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>18158 ₽/шт.</t>
+          <t>5533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>18462 ₽/шт.</t>
+          <t>5500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>18971 ₽/шт.</t>
+          <t>5490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>18304 ₽/шт.</t>
+          <t>5490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>18092 ₽/шт.</t>
+          <t>5532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>18685 ₽/шт.</t>
+          <t>5518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х2252х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>18968 ₽/шт.</t>
+          <t>5519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>18805 ₽/шт.</t>
+          <t>5527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>19000 ₽/шт.</t>
+          <t>5518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>18408 ₽/шт.</t>
+          <t>5519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>18583 ₽/шт.</t>
+          <t>5533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 500х40х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>18591 ₽/шт.</t>
+          <t>5521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 530х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>18864 ₽/шт.</t>
+          <t>5726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 530х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>18970 ₽/шт.</t>
+          <t>5710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 530х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>18166 ₽/шт.</t>
+          <t>5712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 530х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>18714 ₽/шт.</t>
+          <t>5706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 530х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>18454 ₽/шт.</t>
+          <t>5740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 530х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>18771 ₽/шт.</t>
+          <t>5731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 530х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>18399 ₽/шт.</t>
+          <t>5710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 530х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>18217 ₽/шт.</t>
+          <t>5714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 530х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>18613 ₽/шт.</t>
+          <t>5735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>18603 ₽/шт.</t>
+          <t>6057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>18521 ₽/шт.</t>
+          <t>6011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>18401 ₽/шт.</t>
+          <t>6062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>18030 ₽/шт.</t>
+          <t>6011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>18313 ₽/шт.</t>
+          <t>6049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>18318 ₽/шт.</t>
+          <t>6010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>18025 ₽/шт.</t>
+          <t>6006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>18725 ₽/шт.</t>
+          <t>6007 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>18349 ₽/шт.</t>
+          <t>6028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>18552 ₽/шт.</t>
+          <t>6017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>18958 ₽/шт.</t>
+          <t>6021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>18233 ₽/шт.</t>
+          <t>6029 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>18615 ₽/шт.</t>
+          <t>6049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>18385 ₽/шт.</t>
+          <t>6029 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>18439 ₽/шт.</t>
+          <t>6046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>18509 ₽/шт.</t>
+          <t>6046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>18247 ₽/шт.</t>
+          <t>6047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 600х40х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>18503 ₽/шт.</t>
+          <t>6048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>18807 ₽/шт.</t>
+          <t>6272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>18733 ₽/шт.</t>
+          <t>6268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>18864 ₽/шт.</t>
+          <t>6284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х14 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>18160 ₽/шт.</t>
+          <t>6275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>18081 ₽/шт.</t>
+          <t>6267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>18643 ₽/шт.</t>
+          <t>6281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>18661 ₽/шт.</t>
+          <t>6269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>18467 ₽/шт.</t>
+          <t>6272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>18465 ₽/шт.</t>
+          <t>6285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>18516 ₽/шт.</t>
+          <t>6294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 630х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>18960 ₽/шт.</t>
+          <t>6294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>18887 ₽/шт.</t>
+          <t>6647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>18398 ₽/шт.</t>
+          <t>6589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>18436 ₽/шт.</t>
+          <t>6608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>18753 ₽/шт.</t>
+          <t>6589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х6 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>18569 ₽/шт.</t>
+          <t>6602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>18197 ₽/шт.</t>
+          <t>6601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>18179 ₽/шт.</t>
+          <t>6605 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>18976 ₽/шт.</t>
+          <t>6632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>18557 ₽/шт.</t>
+          <t>6620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>18708 ₽/шт.</t>
+          <t>6606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>18935 ₽/шт.</t>
+          <t>6634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>18494 ₽/шт.</t>
+          <t>6630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>18901 ₽/шт.</t>
+          <t>6649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>18525 ₽/шт.</t>
+          <t>6638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>18258 ₽/шт.</t>
+          <t>6639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х40х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>18403 ₽/шт.</t>
+          <t>6636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х364х8 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 700х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>18913 ₽/шт.</t>
+          <t>6641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>18106 ₽/шт.</t>
+          <t>6901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>18685 ₽/шт.</t>
+          <t>6850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>18956 ₽/шт.</t>
+          <t>6878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>18713 ₽/шт.</t>
+          <t>6849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>18296 ₽/шт.</t>
+          <t>6850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>18101 ₽/шт.</t>
+          <t>6855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>18605 ₽/шт.</t>
+          <t>6866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>18997 ₽/шт.</t>
+          <t>6863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>18985 ₽/шт.</t>
+          <t>6843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>18719 ₽/шт.</t>
+          <t>6843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 720х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>18890 ₽/шт.</t>
+          <t>6866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х10 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>18534 ₽/шт.</t>
+          <t>7229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>18033 ₽/шт.</t>
+          <t>7264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>18699 ₽/шт.</t>
+          <t>7198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>18294 ₽/шт.</t>
+          <t>7206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>18766 ₽/шт.</t>
+          <t>7224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>18414 ₽/шт.</t>
+          <t>7212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>18742 ₽/шт.</t>
+          <t>7222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>18335 ₽/шт.</t>
+          <t>7230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>18544 ₽/шт.</t>
+          <t>7239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>18289 ₽/шт.</t>
+          <t>7230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>18495 ₽/шт.</t>
+          <t>7233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>18992 ₽/шт.</t>
+          <t>7268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х12 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>18105 ₽/шт.</t>
+          <t>7264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>18657 ₽/шт.</t>
+          <t>7251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>18410 ₽/шт.</t>
+          <t>7240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>18067 ₽/шт.</t>
+          <t>7239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>18701 ₽/шт.</t>
+          <t>7258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>18040 ₽/шт.</t>
+          <t>7271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>18811 ₽/шт.</t>
+          <t>7240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>18716 ₽/шт.</t>
+          <t>7242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х60х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>18691 ₽/шт.</t>
+          <t>7261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 800х60х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>18879 ₽/шт.</t>
+          <t>7262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>18271 ₽/шт.</t>
+          <t>7639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>18907 ₽/шт.</t>
+          <t>7689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2600х750х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>18809 ₽/шт.</t>
+          <t>7689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>18706 ₽/шт.</t>
+          <t>7690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>18773 ₽/шт.</t>
+          <t>7691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>18092 ₽/шт.</t>
+          <t>7628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>18736 ₽/шт.</t>
+          <t>7650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>18434 ₽/шт.</t>
+          <t>7658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>18991 ₽/шт.</t>
+          <t>7661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>18131 ₽/шт.</t>
+          <t>7655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>18220 ₽/шт.</t>
+          <t>7675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>18633 ₽/шт.</t>
+          <t>7683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>18667 ₽/шт.</t>
+          <t>7695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>18014 ₽/шт.</t>
+          <t>7677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для котлов 900х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>18350 ₽/шт.</t>
+          <t>7682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>18021 ₽/шт.</t>
+          <t>8133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>18356 ₽/шт.</t>
+          <t>8129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>18171 ₽/шт.</t>
+          <t>8131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>18207 ₽/шт.</t>
+          <t>8131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>18156 ₽/шт.</t>
+          <t>8198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>18282 ₽/шт.</t>
+          <t>8140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>18781 ₽/шт.</t>
+          <t>8145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>18998 ₽/шт.</t>
+          <t>8135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>18955 ₽/шт.</t>
+          <t>8141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>18739 ₽/шт.</t>
+          <t>8149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>18948 ₽/шт.</t>
+          <t>8138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х12 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>18858 ₽/шт.</t>
+          <t>8192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>18808 ₽/шт.</t>
+          <t>8142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>18024 ₽/шт.</t>
+          <t>8165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>18547 ₽/шт.</t>
+          <t>8166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>18677 ₽/шт.</t>
+          <t>8195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>18975 ₽/шт.</t>
+          <t>8180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>18713 ₽/шт.</t>
+          <t>8184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>18419 ₽/шт.</t>
+          <t>8192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>18370 ₽/шт.</t>
+          <t>8114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>18806 ₽/шт.</t>
+          <t>8112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х60х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>18902 ₽/шт.</t>
+          <t>8204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>18381 ₽/шт.</t>
+          <t>8206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х14 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х80х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>18656 ₽/шт.</t>
+          <t>8124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х80х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>18347 ₽/шт.</t>
+          <t>8125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1000х80х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>18147 ₽/шт.</t>
+          <t>8178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х100х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>18872 ₽/шт.</t>
+          <t>8904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>18517 ₽/шт.</t>
+          <t>8923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>18744 ₽/шт.</t>
+          <t>8826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>18316 ₽/шт.</t>
+          <t>8831 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>18488 ₽/шт.</t>
+          <t>8909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>18015 ₽/шт.</t>
+          <t>8912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>18312 ₽/шт.</t>
+          <t>8922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>18523 ₽/шт.</t>
+          <t>8926 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>18845 ₽/шт.</t>
+          <t>8930 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х1400х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>18671 ₽/шт.</t>
+          <t>8849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>18936 ₽/шт.</t>
+          <t>8836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>18447 ₽/шт.</t>
+          <t>8836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>18285 ₽/шт.</t>
+          <t>8907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>18209 ₽/шт.</t>
+          <t>8906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>18858 ₽/шт.</t>
+          <t>8841 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>18073 ₽/шт.</t>
+          <t>8849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>18594 ₽/шт.</t>
+          <t>8940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>18391 ₽/шт.</t>
+          <t>8884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>18942 ₽/шт.</t>
+          <t>8868 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>18612 ₽/шт.</t>
+          <t>8854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х60х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>18544 ₽/шт.</t>
+          <t>8875 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>18612 ₽/шт.</t>
+          <t>8905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>18239 ₽/шт.</t>
+          <t>8885 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>18982 ₽/шт.</t>
+          <t>8905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х80х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>18748 ₽/шт.</t>
+          <t>8894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х80х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>18514 ₽/шт.</t>
+          <t>8949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1200х80х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>18855 ₽/шт.</t>
+          <t>8903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 133х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>18027 ₽/шт.</t>
+          <t>3035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 133х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>18631 ₽/шт.</t>
+          <t>3037 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 133х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>18626 ₽/шт.</t>
+          <t>3034 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 133х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>18929 ₽/шт.</t>
+          <t>3030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 133х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>18895 ₽/шт.</t>
+          <t>3039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 133х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>18312 ₽/шт.</t>
+          <t>3027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х12 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х100х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>18067 ₽/шт.</t>
+          <t>9622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>18928 ₽/шт.</t>
+          <t>9668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>18467 ₽/шт.</t>
+          <t>9619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>18504 ₽/шт.</t>
+          <t>9559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>18270 ₽/шт.</t>
+          <t>9637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>18297 ₽/шт.</t>
+          <t>9569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>18104 ₽/шт.</t>
+          <t>9567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>18169 ₽/шт.</t>
+          <t>9569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>18428 ₽/шт.</t>
+          <t>9572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>18690 ₽/шт.</t>
+          <t>9665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>18781 ₽/шт.</t>
+          <t>9580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>18439 ₽/шт.</t>
+          <t>9579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х2425х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>18593 ₽/шт.</t>
+          <t>9580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>18246 ₽/шт.</t>
+          <t>9649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>18516 ₽/шт.</t>
+          <t>9575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>18774 ₽/шт.</t>
+          <t>9632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>18253 ₽/шт.</t>
+          <t>9599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>18892 ₽/шт.</t>
+          <t>9609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>18128 ₽/шт.</t>
+          <t>9656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>18858 ₽/шт.</t>
+          <t>9664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>18711 ₽/шт.</t>
+          <t>9616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>18540 ₽/шт.</t>
+          <t>9614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>18317 ₽/шт.</t>
+          <t>9616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>18482 ₽/шт.</t>
+          <t>9612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>18490 ₽/шт.</t>
+          <t>9618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х80х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>18688 ₽/шт.</t>
+          <t>9669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1400х80х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>18037 ₽/шт.</t>
+          <t>9645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 159х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>18012 ₽/шт.</t>
+          <t>3133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 159х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>18056 ₽/шт.</t>
+          <t>3090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 159х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>18816 ₽/шт.</t>
+          <t>3127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 159х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>18775 ₽/шт.</t>
+          <t>3139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 159х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>18638 ₽/шт.</t>
+          <t>3097 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 159х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>18140 ₽/шт.</t>
+          <t>3123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 159х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>18602 ₽/шт.</t>
+          <t>3084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 159х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>18969 ₽/шт.</t>
+          <t>3122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х100х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>18366 ₽/шт.</t>
+          <t>10317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>18489 ₽/шт.</t>
+          <t>10349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>18371 ₽/шт.</t>
+          <t>10313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>18156 ₽/шт.</t>
+          <t>10307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>18588 ₽/шт.</t>
+          <t>10324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>18486 ₽/шт.</t>
+          <t>10363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>18317 ₽/шт.</t>
+          <t>10251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>18115 ₽/шт.</t>
+          <t>10265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>18642 ₽/шт.</t>
+          <t>10352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>18924 ₽/шт.</t>
+          <t>10358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>18068 ₽/шт.</t>
+          <t>10338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>18233 ₽/шт.</t>
+          <t>10256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>18132 ₽/шт.</t>
+          <t>10342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х14 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>18205 ₽/шт.</t>
+          <t>10273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>18221 ₽/шт.</t>
+          <t>10268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>18071 ₽/шт.</t>
+          <t>10324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>18283 ₽/шт.</t>
+          <t>10371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>18219 ₽/шт.</t>
+          <t>10277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>18625 ₽/шт.</t>
+          <t>10271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>18784 ₽/шт.</t>
+          <t>10299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>18873 ₽/шт.</t>
+          <t>10291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>18967 ₽/шт.</t>
+          <t>10359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>18792 ₽/шт.</t>
+          <t>10292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>18813 ₽/шт.</t>
+          <t>10303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>18399 ₽/шт.</t>
+          <t>10299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х16 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>18263 ₽/шт.</t>
+          <t>10297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>18383 ₽/шт.</t>
+          <t>10311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1600х80х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>18804 ₽/шт.</t>
+          <t>10332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 168х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>18614 ₽/шт.</t>
+          <t>3237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 168х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
-          <t>18823 ₽/шт.</t>
+          <t>3243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 168х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1670" t="inlineStr">
         <is>
-          <t>18881 ₽/шт.</t>
+          <t>3241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 168х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1671" t="inlineStr">
         <is>
-          <t>18996 ₽/шт.</t>
+          <t>3217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 168х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1672" t="inlineStr">
         <is>
-          <t>18261 ₽/шт.</t>
+          <t>3221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 168х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1673" t="inlineStr">
         <is>
-          <t>18484 ₽/шт.</t>
+          <t>3232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 168х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1674" t="inlineStr">
         <is>
-          <t>18215 ₽/шт.</t>
+          <t>3237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 168х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1675" t="inlineStr">
         <is>
-          <t>18196 ₽/шт.</t>
+          <t>3223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1676" t="inlineStr">
         <is>
-          <t>18285 ₽/шт.</t>
+          <t>10968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х6 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>18686 ₽/шт.</t>
+          <t>10916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>18712 ₽/шт.</t>
+          <t>10922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>18599 ₽/шт.</t>
+          <t>10925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х100х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>18077 ₽/шт.</t>
+          <t>10903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>18926 ₽/шт.</t>
+          <t>10956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>18711 ₽/шт.</t>
+          <t>10861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>18104 ₽/шт.</t>
+          <t>10861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>18126 ₽/шт.</t>
+          <t>10869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х40х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1685" t="inlineStr">
         <is>
-          <t>18416 ₽/шт.</t>
+          <t>10850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1686" t="inlineStr">
         <is>
-          <t>18984 ₽/шт.</t>
+          <t>10851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1687" t="inlineStr">
         <is>
-          <t>18951 ₽/шт.</t>
+          <t>10867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
-          <t>18790 ₽/шт.</t>
+          <t>10861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х400х8 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>18623 ₽/шт.</t>
+          <t>10873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>18576 ₽/шт.</t>
+          <t>10959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>18052 ₽/шт.</t>
+          <t>10868 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>18616 ₽/шт.</t>
+          <t>10927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>18188 ₽/шт.</t>
+          <t>10882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>18054 ₽/шт.</t>
+          <t>10878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>18543 ₽/шт.</t>
+          <t>10967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>18283 ₽/шт.</t>
+          <t>10952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>18857 ₽/шт.</t>
+          <t>10952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1698" t="inlineStr">
         <is>
-          <t>18881 ₽/шт.</t>
+          <t>10896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1699" t="inlineStr">
         <is>
-          <t>18990 ₽/шт.</t>
+          <t>10948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
-          <t>18690 ₽/шт.</t>
+          <t>10952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х10 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
-          <t>18366 ₽/шт.</t>
+          <t>10913 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 1800х80х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>18609 ₽/шт.</t>
+          <t>10967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х100х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>18413 ₽/шт.</t>
+          <t>11531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>19000 ₽/шт.</t>
+          <t>11525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>18923 ₽/шт.</t>
+          <t>11537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
-          <t>18246 ₽/шт.</t>
+          <t>11533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х100х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1707" t="inlineStr">
         <is>
-          <t>18524 ₽/шт.</t>
+          <t>11534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1708" t="inlineStr">
         <is>
-          <t>18297 ₽/шт.</t>
+          <t>11534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1709" t="inlineStr">
         <is>
-          <t>18149 ₽/шт.</t>
+          <t>11586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х120х120 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1710" t="inlineStr">
         <is>
-          <t>18079 ₽/шт.</t>
+          <t>11568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х120х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1711" t="inlineStr">
         <is>
-          <t>18421 ₽/шт.</t>
+          <t>11538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1712" t="inlineStr">
         <is>
-          <t>18136 ₽/шт.</t>
+          <t>11474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х12 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1713" t="inlineStr">
         <is>
-          <t>18159 ₽/шт.</t>
+          <t>11473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1714" t="inlineStr">
         <is>
-          <t>18740 ₽/шт.</t>
+          <t>11480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х40х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1715" t="inlineStr">
         <is>
-          <t>18411 ₽/шт.</t>
+          <t>11479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1716" t="inlineStr">
         <is>
-          <t>18761 ₽/шт.</t>
+          <t>11473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1717" t="inlineStr">
         <is>
-          <t>18483 ₽/шт.</t>
+          <t>11478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1718" t="inlineStr">
         <is>
-          <t>18336 ₽/шт.</t>
+          <t>11597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
-          <t>18555 ₽/шт.</t>
+          <t>11479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1720" t="inlineStr">
         <is>
-          <t>18617 ₽/шт.</t>
+          <t>11496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1721" t="inlineStr">
         <is>
-          <t>18348 ₽/шт.</t>
+          <t>11485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1722" t="inlineStr">
         <is>
-          <t>18785 ₽/шт.</t>
+          <t>11593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х60х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1723" t="inlineStr">
         <is>
-          <t>18743 ₽/шт.</t>
+          <t>11506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х80х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
-          <t>18249 ₽/шт.</t>
+          <t>11514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 2800х808х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х80х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1725" t="inlineStr">
         <is>
-          <t>18192 ₽/шт.</t>
+          <t>11500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
-          <t>18891 ₽/шт.</t>
+          <t>11607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
-          <t>18009 ₽/шт.</t>
+          <t>11525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
-          <t>18323 ₽/шт.</t>
+          <t>11523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
-          <t>18856 ₽/шт.</t>
+          <t>11510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
-          <t>18071 ₽/шт.</t>
+          <t>11525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2000х80х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
-          <t>18187 ₽/шт.</t>
+          <t>11566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1732" t="inlineStr">
         <is>
-          <t>18194 ₽/шт.</t>
+          <t>3427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1733" t="inlineStr">
         <is>
-          <t>18271 ₽/шт.</t>
+          <t>3432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1734" t="inlineStr">
         <is>
-          <t>18518 ₽/шт.</t>
+          <t>3430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1735" t="inlineStr">
         <is>
-          <t>18844 ₽/шт.</t>
+          <t>3446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
-          <t>18386 ₽/шт.</t>
+          <t>3434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
-          <t>18980 ₽/шт.</t>
+          <t>3432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
-          <t>18987 ₽/шт.</t>
+          <t>3435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
-          <t>18895 ₽/шт.</t>
+          <t>3419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
-          <t>18625 ₽/шт.</t>
+          <t>3413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 219х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
-          <t>18398 ₽/шт.</t>
+          <t>3413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х100х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
-          <t>18314 ₽/шт.</t>
+          <t>12215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х100х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
-          <t>18017 ₽/шт.</t>
+          <t>12213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1744" t="inlineStr">
         <is>
-          <t>18367 ₽/шт.</t>
+          <t>12224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1745" t="inlineStr">
         <is>
-          <t>18515 ₽/шт.</t>
+          <t>12270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х100х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1746" t="inlineStr">
         <is>
-          <t>18875 ₽/шт.</t>
+          <t>12231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1747" t="inlineStr">
         <is>
-          <t>18741 ₽/шт.</t>
+          <t>12231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
-          <t>18101 ₽/шт.</t>
+          <t>12245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х12 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х120х120 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
-          <t>18528 ₽/шт.</t>
+          <t>12249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х120х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1750" t="inlineStr">
         <is>
-          <t>18725 ₽/шт.</t>
+          <t>12224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х120х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1751" t="inlineStr">
         <is>
-          <t>18091 ₽/шт.</t>
+          <t>12231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1752" t="inlineStr">
         <is>
-          <t>18032 ₽/шт.</t>
+          <t>12271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1753" t="inlineStr">
         <is>
-          <t>18916 ₽/шт.</t>
+          <t>12195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х60х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1754" t="inlineStr">
         <is>
-          <t>18197 ₽/шт.</t>
+          <t>12197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х60х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1755" t="inlineStr">
         <is>
-          <t>18033 ₽/шт.</t>
+          <t>12191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1756" t="inlineStr">
         <is>
-          <t>18838 ₽/шт.</t>
+          <t>12193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1757" t="inlineStr">
         <is>
-          <t>18946 ₽/шт.</t>
+          <t>12199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1758" t="inlineStr">
         <is>
-          <t>18219 ₽/шт.</t>
+          <t>12265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1759" t="inlineStr">
         <is>
-          <t>18309 ₽/шт.</t>
+          <t>12204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х60х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
-          <t>18834 ₽/шт.</t>
+          <t>12259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х14 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х60х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
-          <t>18631 ₽/шт.</t>
+          <t>12256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х80х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
-          <t>18849 ₽/шт.</t>
+          <t>12208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х80х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
-          <t>18933 ₽/шт.</t>
+          <t>12201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х80х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
-          <t>18982 ₽/шт.</t>
+          <t>12257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
-          <t>18885 ₽/шт.</t>
+          <t>12258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1766" t="inlineStr">
         <is>
-          <t>18175 ₽/шт.</t>
+          <t>12209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1767" t="inlineStr">
         <is>
-          <t>18432 ₽/шт.</t>
+          <t>12213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1768" t="inlineStr">
         <is>
-          <t>18719 ₽/шт.</t>
+          <t>12212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2200х80х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1769" t="inlineStr">
         <is>
-          <t>18768 ₽/шт.</t>
+          <t>12262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х100х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1770" t="inlineStr">
         <is>
-          <t>18483 ₽/шт.</t>
+          <t>12820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х100х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1771" t="inlineStr">
         <is>
-          <t>18735 ₽/шт.</t>
+          <t>12894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х100х55 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1772" t="inlineStr">
         <is>
-          <t>18104 ₽/шт.</t>
+          <t>12877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х1500х8 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х100х60 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1773" t="inlineStr">
         <is>
-          <t>18797 ₽/шт.</t>
+          <t>12890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х100х65 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1774" t="inlineStr">
         <is>
-          <t>18517 ₽/шт.</t>
+          <t>12895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х120х100 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1775" t="inlineStr">
         <is>
-          <t>18716 ₽/шт.</t>
+          <t>12904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х120х110 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1776" t="inlineStr">
         <is>
-          <t>18983 ₽/шт.</t>
+          <t>12908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х120х120 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
-          <t>18206 ₽/шт.</t>
+          <t>12905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х120х70 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1778" t="inlineStr">
         <is>
-          <t>18938 ₽/шт.</t>
+          <t>12886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х120х80 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1779" t="inlineStr">
         <is>
-          <t>18184 ₽/шт.</t>
+          <t>12906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х120х90 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1780" t="inlineStr">
         <is>
-          <t>18228 ₽/шт.</t>
+          <t>12903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х40х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1781" t="inlineStr">
         <is>
-          <t>18844 ₽/шт.</t>
+          <t>12917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х40х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
-          <t>18105 ₽/шт.</t>
+          <t>12837 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х60х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
-          <t>18528 ₽/шт.</t>
+          <t>12837 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х60х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
-          <t>18514 ₽/шт.</t>
+          <t>12837 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х60х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
-          <t>18434 ₽/шт.</t>
+          <t>12848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х60х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
-          <t>18364 ₽/шт.</t>
+          <t>12822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х60х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
-          <t>18840 ₽/шт.</t>
+          <t>12828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х60х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
-          <t>18258 ₽/шт.</t>
+          <t>12838 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х80х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
-          <t>18429 ₽/шт.</t>
+          <t>12873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х80х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
-          <t>18161 ₽/шт.</t>
+          <t>12909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х80х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1791" t="inlineStr">
         <is>
-          <t>18485 ₽/шт.</t>
+          <t>12812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х80х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1792" t="inlineStr">
         <is>
-          <t>18803 ₽/шт.</t>
+          <t>12866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х80х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1793" t="inlineStr">
         <is>
-          <t>18880 ₽/шт.</t>
+          <t>12875 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х80х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1794" t="inlineStr">
         <is>
-          <t>18380 ₽/шт.</t>
+          <t>12835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х80х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1795" t="inlineStr">
         <is>
-          <t>18997 ₽/шт.</t>
+          <t>12869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х80х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
-          <t>18090 ₽/шт.</t>
+          <t>12872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х12 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 2400х80х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
-          <t>18416 ₽/шт.</t>
+          <t>12816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 250х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
-          <t>18303 ₽/шт.</t>
+          <t>3510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 250х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>18980 ₽/шт.</t>
+          <t>3520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 250х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
-          <t>18576 ₽/шт.</t>
+          <t>3538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 250х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
-          <t>18446 ₽/шт.</t>
+          <t>3542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 250х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
-          <t>18448 ₽/шт.</t>
+          <t>3538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 250х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1803" t="inlineStr">
         <is>
-          <t>18941 ₽/шт.</t>
+          <t>3501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 250х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1804" t="inlineStr">
         <is>
-          <t>18918 ₽/шт.</t>
+          <t>3504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 250х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1805" t="inlineStr">
         <is>
-          <t>18462 ₽/шт.</t>
+          <t>3524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1806" t="inlineStr">
         <is>
-          <t>18918 ₽/шт.</t>
+          <t>3716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1807" t="inlineStr">
         <is>
-          <t>18639 ₽/шт.</t>
+          <t>3701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
-          <t>18352 ₽/шт.</t>
+          <t>3704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х2598х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
-          <t>18610 ₽/шт.</t>
+          <t>3712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1810" t="inlineStr">
         <is>
-          <t>18318 ₽/шт.</t>
+          <t>3713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1811" t="inlineStr">
         <is>
-          <t>18460 ₽/шт.</t>
+          <t>3705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1812" t="inlineStr">
         <is>
-          <t>18256 ₽/шт.</t>
+          <t>3689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1813" t="inlineStr">
         <is>
-          <t>18385 ₽/шт.</t>
+          <t>3691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1814" t="inlineStr">
         <is>
-          <t>18006 ₽/шт.</t>
+          <t>3703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 273х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1815" t="inlineStr">
         <is>
-          <t>18640 ₽/шт.</t>
+          <t>3709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 300х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1816" t="inlineStr">
         <is>
-          <t>18632 ₽/шт.</t>
+          <t>3816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 300х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1817" t="inlineStr">
         <is>
-          <t>18963 ₽/шт.</t>
+          <t>3800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 300х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1818" t="inlineStr">
         <is>
-          <t>18501 ₽/шт.</t>
+          <t>3827 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 300х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1819" t="inlineStr">
         <is>
-          <t>18589 ₽/шт.</t>
+          <t>3823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 300х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
-          <t>18925 ₽/шт.</t>
+          <t>3789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 300х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1821" t="inlineStr">
         <is>
-          <t>18387 ₽/шт.</t>
+          <t>3802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 300х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1822" t="inlineStr">
         <is>
-          <t>18474 ₽/шт.</t>
+          <t>3788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 300х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1823" t="inlineStr">
         <is>
-          <t>18488 ₽/шт.</t>
+          <t>3792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1824" t="inlineStr">
         <is>
-          <t>18558 ₽/шт.</t>
+          <t>4074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1825" t="inlineStr">
         <is>
-          <t>18954 ₽/шт.</t>
+          <t>4035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1826" t="inlineStr">
         <is>
-          <t>18412 ₽/шт.</t>
+          <t>4066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1827" t="inlineStr">
         <is>
-          <t>18030 ₽/шт.</t>
+          <t>4086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1828" t="inlineStr">
         <is>
-          <t>18812 ₽/шт.</t>
+          <t>4047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1829" t="inlineStr">
         <is>
-          <t>18045 ₽/шт.</t>
+          <t>4082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1830" t="inlineStr">
         <is>
-          <t>18270 ₽/шт.</t>
+          <t>4080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1831" t="inlineStr">
         <is>
-          <t>18685 ₽/шт.</t>
+          <t>4089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1832" t="inlineStr">
         <is>
-          <t>18252 ₽/шт.</t>
+          <t>4083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1833" t="inlineStr">
         <is>
-          <t>18775 ₽/шт.</t>
+          <t>4088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1834" t="inlineStr">
         <is>
-          <t>18131 ₽/шт.</t>
+          <t>4021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1835" t="inlineStr">
         <is>
-          <t>18066 ₽/шт.</t>
+          <t>4039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 325х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1836" t="inlineStr">
         <is>
-          <t>18340 ₽/шт.</t>
+          <t>4055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 350х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1837" t="inlineStr">
         <is>
-          <t>18009 ₽/шт.</t>
+          <t>4221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 350х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1838" t="inlineStr">
         <is>
-          <t>18748 ₽/шт.</t>
+          <t>4231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 350х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1839" t="inlineStr">
         <is>
-          <t>18509 ₽/шт.</t>
+          <t>4231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 350х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1840" t="inlineStr">
         <is>
-          <t>18510 ₽/шт.</t>
+          <t>4230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 350х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1841" t="inlineStr">
         <is>
-          <t>18012 ₽/шт.</t>
+          <t>4189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 350х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1842" t="inlineStr">
         <is>
-          <t>18907 ₽/шт.</t>
+          <t>4187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 350х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1843" t="inlineStr">
         <is>
-          <t>18304 ₽/шт.</t>
+          <t>4211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 350х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1844" t="inlineStr">
         <is>
-          <t>18320 ₽/шт.</t>
+          <t>4213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х14 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1845" t="inlineStr">
         <is>
-          <t>18582 ₽/шт.</t>
+          <t>4358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1846" t="inlineStr">
         <is>
-          <t>18678 ₽/шт.</t>
+          <t>4394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1847" t="inlineStr">
         <is>
-          <t>18474 ₽/шт.</t>
+          <t>4390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1848" t="inlineStr">
         <is>
-          <t>18222 ₽/шт.</t>
+          <t>4397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1849" t="inlineStr">
         <is>
-          <t>18966 ₽/шт.</t>
+          <t>4402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1850" t="inlineStr">
         <is>
-          <t>18388 ₽/шт.</t>
+          <t>4402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1851" t="inlineStr">
         <is>
-          <t>18549 ₽/шт.</t>
+          <t>4394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1852" t="inlineStr">
         <is>
-          <t>18666 ₽/шт.</t>
+          <t>4402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1853" t="inlineStr">
         <is>
-          <t>18682 ₽/шт.</t>
+          <t>4418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1854" t="inlineStr">
         <is>
-          <t>18938 ₽/шт.</t>
+          <t>4370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1855" t="inlineStr">
         <is>
-          <t>18213 ₽/шт.</t>
+          <t>4421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1856" t="inlineStr">
         <is>
-          <t>18821 ₽/шт.</t>
+          <t>4389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х16 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 377х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1857" t="inlineStr">
         <is>
-          <t>18367 ₽/шт.</t>
+          <t>4378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1858" t="inlineStr">
         <is>
-          <t>18829 ₽/шт.</t>
+          <t>4712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1859" t="inlineStr">
         <is>
-          <t>18561 ₽/шт.</t>
+          <t>4708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1860" t="inlineStr">
         <is>
-          <t>18587 ₽/шт.</t>
+          <t>4733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1861" t="inlineStr">
         <is>
-          <t>18909 ₽/шт.</t>
+          <t>4744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1862" t="inlineStr">
         <is>
-          <t>18502 ₽/шт.</t>
+          <t>4737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1863" t="inlineStr">
         <is>
-          <t>18407 ₽/шт.</t>
+          <t>4755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1864" t="inlineStr">
         <is>
-          <t>18566 ₽/шт.</t>
+          <t>4758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1865" t="inlineStr">
         <is>
-          <t>18996 ₽/шт.</t>
+          <t>4755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1866" t="inlineStr">
         <is>
-          <t>18859 ₽/шт.</t>
+          <t>4759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1867" t="inlineStr">
         <is>
-          <t>18534 ₽/шт.</t>
+          <t>4760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1868" t="inlineStr">
         <is>
-          <t>18670 ₽/шт.</t>
+          <t>4701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х6 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1869" t="inlineStr">
         <is>
-          <t>18793 ₽/шт.</t>
+          <t>4707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1870" t="inlineStr">
         <is>
-          <t>18843 ₽/шт.</t>
+          <t>4729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
-          <t>18512 ₽/шт.</t>
+          <t>4746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 400х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
-          <t>18275 ₽/шт.</t>
+          <t>4757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
-          <t>18291 ₽/шт.</t>
+          <t>4960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
-          <t>18093 ₽/шт.</t>
+          <t>4994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
-          <t>18438 ₽/шт.</t>
+          <t>4963 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1876" t="inlineStr">
         <is>
-          <t>18543 ₽/шт.</t>
+          <t>4955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1877" t="inlineStr">
         <is>
-          <t>18308 ₽/шт.</t>
+          <t>4972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1878" t="inlineStr">
         <is>
-          <t>18789 ₽/шт.</t>
+          <t>4986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1879" t="inlineStr">
         <is>
-          <t>18695 ₽/шт.</t>
+          <t>4965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1880" t="inlineStr">
         <is>
-          <t>18491 ₽/шт.</t>
+          <t>4996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х437х8 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1881" t="inlineStr">
         <is>
-          <t>18133 ₽/шт.</t>
+          <t>4951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1882" t="inlineStr">
         <is>
-          <t>18080 ₽/шт.</t>
+          <t>4998 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1883" t="inlineStr">
         <is>
-          <t>18968 ₽/шт.</t>
+          <t>4977 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1884" t="inlineStr">
         <is>
-          <t>18428 ₽/шт.</t>
+          <t>4987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1885" t="inlineStr">
         <is>
-          <t>18060 ₽/шт.</t>
+          <t>4986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 426х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
-          <t>18413 ₽/шт.</t>
+          <t>4970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 480х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
-          <t>18489 ₽/шт.</t>
+          <t>5166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 480х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1888" t="inlineStr">
         <is>
-          <t>18428 ₽/шт.</t>
+          <t>5168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 480х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1889" t="inlineStr">
         <is>
-          <t>18675 ₽/шт.</t>
+          <t>5166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 480х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1890" t="inlineStr">
         <is>
-          <t>18577 ₽/шт.</t>
+          <t>5163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 480х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1891" t="inlineStr">
         <is>
-          <t>18059 ₽/шт.</t>
+          <t>5156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 480х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
-          <t>18769 ₽/шт.</t>
+          <t>5157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х10 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 480х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
-          <t>18297 ₽/шт.</t>
+          <t>5165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
-          <t>18472 ₽/шт.</t>
+          <t>5439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
-          <t>18766 ₽/шт.</t>
+          <t>5440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
-          <t>18227 ₽/шт.</t>
+          <t>5445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
-          <t>18547 ₽/шт.</t>
+          <t>5445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
-          <t>18355 ₽/шт.</t>
+          <t>5458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
-          <t>18512 ₽/шт.</t>
+          <t>5488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1900" t="inlineStr">
         <is>
-          <t>18774 ₽/шт.</t>
+          <t>5443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1901" t="inlineStr">
         <is>
-          <t>18989 ₽/шт.</t>
+          <t>5420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1902" t="inlineStr">
         <is>
-          <t>18940 ₽/шт.</t>
+          <t>5438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1903" t="inlineStr">
         <is>
-          <t>18647 ₽/шт.</t>
+          <t>5477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1904" t="inlineStr">
         <is>
-          <t>18603 ₽/шт.</t>
+          <t>5463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х12 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1905" t="inlineStr">
         <is>
-          <t>18326 ₽/шт.</t>
+          <t>5470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1906" t="inlineStr">
         <is>
-          <t>18071 ₽/шт.</t>
+          <t>5475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1907" t="inlineStr">
         <is>
-          <t>18856 ₽/шт.</t>
+          <t>5465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1908" t="inlineStr">
         <is>
-          <t>18713 ₽/шт.</t>
+          <t>5468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1909" t="inlineStr">
         <is>
-          <t>18711 ₽/шт.</t>
+          <t>5477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 500х40х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1910" t="inlineStr">
         <is>
-          <t>18834 ₽/шт.</t>
+          <t>5471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 530х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1911" t="inlineStr">
         <is>
-          <t>18270 ₽/шт.</t>
+          <t>5693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 530х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1912" t="inlineStr">
         <is>
-          <t>18212 ₽/шт.</t>
+          <t>5665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 530х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1913" t="inlineStr">
         <is>
-          <t>18274 ₽/шт.</t>
+          <t>5681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 530х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1914" t="inlineStr">
         <is>
-          <t>18437 ₽/шт.</t>
+          <t>5655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 530х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1915" t="inlineStr">
         <is>
-          <t>18179 ₽/шт.</t>
+          <t>5704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 530х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1916" t="inlineStr">
         <is>
-          <t>18042 ₽/шт.</t>
+          <t>5698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3000х866х8 мм 120° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 530х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1917" t="inlineStr">
         <is>
-          <t>18154 ₽/шт.</t>
+          <t>5671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 530х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1918" t="inlineStr">
         <is>
-          <t>18361 ₽/шт.</t>
+          <t>5682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 530х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1919" t="inlineStr">
         <is>
-          <t>18873 ₽/шт.</t>
+          <t>5704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1920" t="inlineStr">
         <is>
-          <t>18306 ₽/шт.</t>
+          <t>5994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1921" t="inlineStr">
         <is>
-          <t>18651 ₽/шт.</t>
+          <t>5961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1922" t="inlineStr">
         <is>
-          <t>18705 ₽/шт.</t>
+          <t>5999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1923" t="inlineStr">
         <is>
-          <t>18066 ₽/шт.</t>
+          <t>5963 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1924" t="inlineStr">
         <is>
-          <t>18907 ₽/шт.</t>
+          <t>5984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1925" t="inlineStr">
         <is>
-          <t>18919 ₽/шт.</t>
+          <t>5961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1926" t="inlineStr">
         <is>
-          <t>18000 ₽/шт.</t>
+          <t>5958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1927" t="inlineStr">
         <is>
-          <t>18350 ₽/шт.</t>
+          <t>5961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
-          <t>18922 ₽/шт.</t>
+          <t>5972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х10 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
-          <t>18821 ₽/шт.</t>
+          <t>5964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
-          <t>18979 ₽/шт.</t>
+          <t>5971 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
-          <t>18571 ₽/шт.</t>
+          <t>5973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
-          <t>18878 ₽/шт.</t>
+          <t>5980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
-          <t>18126 ₽/шт.</t>
+          <t>5972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1934" t="inlineStr">
         <is>
-          <t>18138 ₽/шт.</t>
+          <t>5976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1935" t="inlineStr">
         <is>
-          <t>18039 ₽/шт.</t>
+          <t>5977 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1936" t="inlineStr">
         <is>
-          <t>18105 ₽/шт.</t>
+          <t>5978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 600х40х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1937" t="inlineStr">
         <is>
-          <t>18317 ₽/шт.</t>
+          <t>5980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1938" t="inlineStr">
         <is>
-          <t>18234 ₽/шт.</t>
+          <t>6232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1939" t="inlineStr">
         <is>
-          <t>18459 ₽/шт.</t>
+          <t>6215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1940" t="inlineStr">
         <is>
-          <t>18560 ₽/шт.</t>
+          <t>6244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х12 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х25х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1941" t="inlineStr">
         <is>
-          <t>18013 ₽/шт.</t>
+          <t>6234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1942" t="inlineStr">
         <is>
-          <t>18123 ₽/шт.</t>
+          <t>6212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1943" t="inlineStr">
         <is>
-          <t>18178 ₽/шт.</t>
+          <t>6241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1944" t="inlineStr">
         <is>
-          <t>18427 ₽/шт.</t>
+          <t>6224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1945" t="inlineStr">
         <is>
-          <t>18639 ₽/шт.</t>
+          <t>6231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1946" t="inlineStr">
         <is>
-          <t>18214 ₽/шт.</t>
+          <t>6258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1947" t="inlineStr">
         <is>
-          <t>18560 ₽/шт.</t>
+          <t>6260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 630х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1948" t="inlineStr">
         <is>
-          <t>18222 ₽/шт.</t>
+          <t>6263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1949" t="inlineStr">
         <is>
-          <t>18772 ₽/шт.</t>
+          <t>6579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1950" t="inlineStr">
         <is>
-          <t>18787 ₽/шт.</t>
+          <t>6503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х25х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1951" t="inlineStr">
         <is>
-          <t>18716 ₽/шт.</t>
+          <t>6524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1952" t="inlineStr">
         <is>
-          <t>18705 ₽/шт.</t>
+          <t>6505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х1600х14 мм 90° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1953" t="inlineStr">
         <is>
-          <t>18838 ₽/шт.</t>
+          <t>6512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1954" t="inlineStr">
         <is>
-          <t>18749 ₽/шт.</t>
+          <t>6509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1955" t="inlineStr">
         <is>
-          <t>18823 ₽/шт.</t>
+          <t>6515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1956" t="inlineStr">
         <is>
-          <t>18235 ₽/шт.</t>
+          <t>6548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1957" t="inlineStr">
         <is>
-          <t>18268 ₽/шт.</t>
+          <t>6528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1958" t="inlineStr">
         <is>
-          <t>18877 ₽/шт.</t>
+          <t>6516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1959" t="inlineStr">
         <is>
-          <t>18832 ₽/шт.</t>
+          <t>6549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1960" t="inlineStr">
         <is>
-          <t>18061 ₽/шт.</t>
+          <t>6543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1961" t="inlineStr">
         <is>
-          <t>18794 ₽/шт.</t>
+          <t>6581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1962" t="inlineStr">
         <is>
-          <t>18283 ₽/шт.</t>
+          <t>6563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1963" t="inlineStr">
         <is>
-          <t>18420 ₽/шт.</t>
+          <t>6567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х40х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1964" t="inlineStr">
         <is>
-          <t>18702 ₽/шт.</t>
+          <t>6553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х10 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 700х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1965" t="inlineStr">
         <is>
-          <t>18581 ₽/шт.</t>
+          <t>6568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1966" t="inlineStr">
         <is>
-          <t>18432 ₽/шт.</t>
+          <t>6841 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1967" t="inlineStr">
         <is>
-          <t>18587 ₽/шт.</t>
+          <t>6807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1968" t="inlineStr">
         <is>
-          <t>18534 ₽/шт.</t>
+          <t>6834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1969" t="inlineStr">
         <is>
-          <t>18310 ₽/шт.</t>
+          <t>6799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1970" t="inlineStr">
         <is>
-          <t>18708 ₽/шт.</t>
+          <t>6801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1971" t="inlineStr">
         <is>
-          <t>18929 ₽/шт.</t>
+          <t>6812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1972" t="inlineStr">
         <is>
-          <t>18350 ₽/шт.</t>
+          <t>6823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1973" t="inlineStr">
         <is>
-          <t>18300 ₽/шт.</t>
+          <t>6812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1974" t="inlineStr">
         <is>
-          <t>18507 ₽/шт.</t>
+          <t>6791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1975" t="inlineStr">
         <is>
-          <t>18440 ₽/шт.</t>
+          <t>6792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 720х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1976" t="inlineStr">
         <is>
-          <t>18761 ₽/шт.</t>
+          <t>6828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х12 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1977" t="inlineStr">
         <is>
-          <t>18347 ₽/шт.</t>
+          <t>7140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60°  ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х25х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1978" t="inlineStr">
         <is>
-          <t>18405 ₽/шт.</t>
+          <t>7194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° 09Г2С ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х25х4 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1979" t="inlineStr">
         <is>
-          <t>18493 ₽/шт.</t>
+          <t>7119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° 12ХМ ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1980" t="inlineStr">
         <is>
-          <t>18041 ₽/шт.</t>
+          <t>7135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° 16ГС ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1981" t="inlineStr">
         <is>
-          <t>18419 ₽/шт.</t>
+          <t>7137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° 20К ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1982" t="inlineStr">
         <is>
-          <t>18531 ₽/шт.</t>
+          <t>7135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° ст08 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1983" t="inlineStr">
         <is>
-          <t>18286 ₽/шт.</t>
+          <t>7136 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° ст10 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1984" t="inlineStr">
         <is>
-          <t>18934 ₽/шт.</t>
+          <t>7154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° ст15 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1985" t="inlineStr">
         <is>
-          <t>18567 ₽/шт.</t>
+          <t>7176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° ст3сп ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1986" t="inlineStr">
         <is>
-          <t>18559 ₽/шт.</t>
+          <t>7146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° ст78 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1987" t="inlineStr">
         <is>
-          <t>18602 ₽/шт.</t>
+          <t>7155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° ст80 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1988" t="inlineStr">
         <is>
-          <t>18157 ₽/шт.</t>
+          <t>7195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х2771х8 мм 60° ст85 ГОСТ 12620-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1989" t="inlineStr">
         <is>
-          <t>18606 ₽/шт.</t>
+          <t>7188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1990" t="inlineStr">
         <is>
-          <t>18253 ₽/шт.</t>
+          <t>7183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1991" t="inlineStr">
         <is>
-          <t>18455 ₽/шт.</t>
+          <t>7179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х40х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1992" t="inlineStr">
         <is>
-          <t>18626 ₽/шт.</t>
+          <t>7171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х60х34 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1993" t="inlineStr">
         <is>
-          <t>18076 ₽/шт.</t>
+          <t>7183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х60х36 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1994" t="inlineStr">
         <is>
-          <t>18572 ₽/шт.</t>
+          <t>7195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х60х38 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1995" t="inlineStr">
         <is>
-          <t>18409 ₽/шт.</t>
+          <t>7178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х60х40 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1996" t="inlineStr">
         <is>
-          <t>18136 ₽/шт.</t>
+          <t>7180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х60х45 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1997" t="inlineStr">
         <is>
-          <t>18725 ₽/шт.</t>
+          <t>7187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 800х60х50 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1998" t="inlineStr">
         <is>
-          <t>18837 ₽/шт.</t>
+          <t>7188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х25х10 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B1999" t="inlineStr">
         <is>
-          <t>18647 ₽/шт.</t>
+          <t>7590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х25х5 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2000" t="inlineStr">
         <is>
-          <t>18680 ₽/шт.</t>
+          <t>7616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х10 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х25х6 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2001" t="inlineStr">
         <is>
-          <t>18424 ₽/шт.</t>
+          <t>7617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140°  ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х25х8 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2002" t="inlineStr">
         <is>
-          <t>18896 ₽/шт.</t>
+          <t>7620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° 09Г2С ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х40х12 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2003" t="inlineStr">
         <is>
-          <t>18059 ₽/шт.</t>
+          <t>7620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° 12ХМ ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х40х14 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2004" t="inlineStr">
         <is>
-          <t>18718 ₽/шт.</t>
+          <t>7585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° 16ГС ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х40х16 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2005" t="inlineStr">
         <is>
-          <t>18273 ₽/шт.</t>
+          <t>7593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° 20К ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х40х18 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2006" t="inlineStr">
         <is>
-          <t>18072 ₽/шт.</t>
+          <t>7596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° ст08 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х40х20 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2007" t="inlineStr">
         <is>
-          <t>18163 ₽/шт.</t>
+          <t>7597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° ст10 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х40х22 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2008" t="inlineStr">
         <is>
-          <t>18178 ₽/шт.</t>
+          <t>7595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° ст15 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х40х24 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2009" t="inlineStr">
         <is>
-          <t>18344 ₽/шт.</t>
+          <t>7598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° ст3сп ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х40х26 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2010" t="inlineStr">
         <is>
-          <t>18619 ₽/шт.</t>
+          <t>7608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° ст78 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х40х28 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2011" t="inlineStr">
         <is>
-          <t>18518 ₽/шт.</t>
+          <t>7625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° ст80 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х60х30 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2012" t="inlineStr">
         <is>
-          <t>18049 ₽/шт.</t>
+          <t>7598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" t="inlineStr">
         <is>
-          <t>Днище неотбортованное коническое для аппаратов 3200х473х12 мм 140° ст85 ГОСТ 12621-78</t>
+          <t>Днище отбортованное эллиптическое для сосудов 900х60х32 мм 180° ГОСТ 6533-78</t>
         </is>
       </c>
       <c r="B2013" t="inlineStr">
         <is>
-          <t>18257 ₽/шт.</t>
-[...35951 lines deleted...]
-          <t>18809 ₽/шт.</t>
+          <t>7603 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>